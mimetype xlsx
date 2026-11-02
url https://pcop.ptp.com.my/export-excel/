--- v0 (2026-09-17)
+++ v1 (2026-11-02)
@@ -452,51 +452,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L235"/>
+  <dimension ref="A1:L219"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>No</t>
@@ -542,12470 +542,11858 @@
           <t>Dry Cutoff</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Reefer Cutoff</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>CFS Cutoff</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Hazard Cutoff</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>MARY MAERSK</t>
+          <t>EVER CONCERT</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>1IM</t>
+          <t>CNCR</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>EMC</t>
         </is>
       </c>
       <c r="E2" s="3" t="n">
-        <v>46280.82638888889</v>
+        <v>46326.87916666667</v>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>635W</t>
+          <t>093N</t>
         </is>
       </c>
       <c r="G2" s="3" t="n">
-        <v>46282.5</v>
+        <v>46327.27083333334</v>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>268TA0</t>
+          <t>26ABA5</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 15:00</t>
+          <t>31 Oct 2026 19:00</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 15:00</t>
+          <t>31 Oct 2026 19:00</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 19:00</t>
+          <t>31 Oct 2026 21:00</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 15:00</t>
+          <t>31 Oct 2026 19:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="inlineStr">
         <is>
-          <t>MAERSK VERACRUZ</t>
+          <t>MAREN MAERSK</t>
         </is>
       </c>
       <c r="C3" s="4" t="inlineStr">
         <is>
-          <t>Z9F</t>
+          <t>1VM</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E3" s="5" t="n">
-        <v>46280.79861111111</v>
+        <v>46326.88958333333</v>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>641W</t>
         </is>
       </c>
       <c r="G3" s="5" t="n">
-        <v>46281.73055555556</v>
+        <v>46329.04166666666</v>
       </c>
       <c r="H3" s="4" t="inlineStr">
         <is>
-          <t>269CY6</t>
+          <t>26AXVB</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 07:30</t>
+          <t>31 Oct 2026 14:00</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 07:30</t>
+          <t>31 Oct 2026 14:00</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 19:00</t>
+          <t>31 Oct 2026 21:00</t>
         </is>
       </c>
       <c r="L3" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 07:30</t>
+          <t>31 Oct 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>ZHONG GU TIAN JIN</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>ZGTJ</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>SIS</t>
         </is>
       </c>
       <c r="E4" s="3" t="n">
-        <v>46280.81666666667</v>
+        <v>46327.15833333333</v>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>638S</t>
+          <t>644S</t>
         </is>
       </c>
       <c r="G4" s="3" t="n">
-        <v>46281.64583333334</v>
+        <v>46328.37916666667</v>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>269YFD</t>
+          <t>26AXO4</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 19:00</t>
+          <t>31 Oct 2026 18:00</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 19:00</t>
+          <t>31 Oct 2026 18:00</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 19:00</t>
+          <t>01 Nov 2026 03:30</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 19:00</t>
+          <t>31 Oct 2026 18:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>OEL VARUN</t>
+          <t>MAERSK VALLVIK</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>26E</t>
+          <t>922</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E5" s="5" t="n">
-        <v>46280.92916666667</v>
+        <v>46327.20416666667</v>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>638W</t>
+          <t>644N</t>
         </is>
       </c>
       <c r="G5" s="5" t="n">
-        <v>46282.11458333334</v>
+        <v>46328.32916666667</v>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
-          <t>269PY6</t>
+          <t>26AUFF</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 12:00</t>
+          <t>31 Oct 2026 17:00</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 12:00</t>
+          <t>31 Oct 2026 17:00</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 22:15</t>
+          <t>01 Nov 2026 04:45</t>
         </is>
       </c>
       <c r="L5" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 12:00</t>
+          <t>31 Oct 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>BARGE PSB V</t>
+          <t>MAERSK NESNA</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>PSB</t>
+          <t>ER4</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>MXM</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E6" s="3" t="n">
-        <v>46281.00833333333</v>
+        <v>46327.32777777778</v>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>2622</t>
+          <t>643W</t>
         </is>
       </c>
       <c r="G6" s="3" t="n">
-        <v>46282.04305555556</v>
+        <v>46328.06458333333</v>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>269YUC</t>
+          <t>26ARL4</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 16:00</t>
+          <t>31 Oct 2026 23:00</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 16:00</t>
+          <t>31 Oct 2026 23:00</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 00:00</t>
+          <t>01 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 16:00</t>
+          <t>31 Oct 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>MAERSK VALLVIK</t>
+          <t>FRONTIER 2</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>FRT2</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>UFY</t>
         </is>
       </c>
       <c r="E7" s="5" t="n">
-        <v>46281.03125</v>
+        <v>46327.40277777778</v>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>017PT3</t>
         </is>
       </c>
       <c r="G7" s="5" t="n">
-        <v>46282.41666666666</v>
+        <v>46328.66666666666</v>
       </c>
       <c r="H7" s="4" t="inlineStr">
         <is>
-          <t>269ZXC</t>
+          <t>26AYZ3</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 13:00</t>
+          <t>01 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 13:00</t>
+          <t>01 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 00:45</t>
+          <t>01 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="L7" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 13:00</t>
+          <t>01 Nov 2026 08:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>MAERSK SOFIA</t>
+          <t>SANTA VIOLA</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>C8M</t>
+          <t>MI5</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E8" s="3" t="n">
-        <v>46281.19166666667</v>
+        <v>46327.41666666666</v>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>635W</t>
+          <t>644N</t>
         </is>
       </c>
       <c r="G8" s="3" t="n">
-        <v>46281.8125</v>
+        <v>46328.70833333334</v>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>269TBF</t>
+          <t>26ALK5</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 15:00</t>
+          <t>01 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 15:00</t>
+          <t>01 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 04:30</t>
+          <t>01 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 15:00</t>
+          <t>01 Nov 2026 03:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
-          <t>AL NASRIYAH</t>
+          <t>HAZIRA EXPRESS</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
-          <t>NSR</t>
+          <t>SSN</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>HLC</t>
         </is>
       </c>
       <c r="E9" s="5" t="n">
-        <v>46281.31388888889</v>
+        <v>46327.55833333333</v>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>635W</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G9" s="5" t="n">
-        <v>46283.08333333334</v>
+        <v>46328.50833333333</v>
       </c>
       <c r="H9" s="4" t="inlineStr">
         <is>
-          <t>268KQE</t>
+          <t>269CI9</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 20:00</t>
+          <t>01 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 20:00</t>
+          <t>01 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 07:15</t>
+          <t>01 Nov 2026 13:15</t>
         </is>
       </c>
       <c r="L9" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 20:00</t>
+          <t>01 Nov 2026 05:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>ANE MAERSK</t>
+          <t>MAERSK SIHANOUKVILLE</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>V5N</t>
+          <t>EO7</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E10" s="3" t="n">
-        <v>46281.37152777778</v>
+        <v>46327.59166666667</v>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>634W</t>
+          <t>644E</t>
         </is>
       </c>
       <c r="G10" s="3" t="n">
-        <v>46282.71666666667</v>
+        <v>46328.75</v>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>269IM6</t>
+          <t>26AJSD</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 23:00</t>
+          <t>01 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 23:00</t>
+          <t>01 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 08:00</t>
+          <t>01 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>15 Sep 2026 23:00</t>
+          <t>01 Nov 2026 07:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>BALTIMORE STAR</t>
+          <t>INFINITI 7</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>S7A</t>
+          <t>INT7</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>GUS</t>
         </is>
       </c>
       <c r="E11" s="5" t="n">
-        <v>46281.5125</v>
+        <v>46327.625</v>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>635W</t>
+          <t>J6K04N</t>
         </is>
       </c>
       <c r="G11" s="5" t="n">
-        <v>46282.48611111111</v>
+        <v>46327.86666666667</v>
       </c>
       <c r="H11" s="4" t="inlineStr">
         <is>
-          <t>269VZ6</t>
+          <t>269ZJ6</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 03:00</t>
+          <t>01 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 03:00</t>
+          <t>01 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 12:00</t>
+          <t>01 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="L11" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 03:00</t>
+          <t>01 Nov 2026 07:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>MAERSK ZAMBEZI</t>
+          <t>MAERSK FERRATO</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>R8Q</t>
+          <t>EG5</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E12" s="3" t="n">
-        <v>46281.79166666666</v>
+        <v>46327.79513888889</v>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>641W</t>
         </is>
       </c>
       <c r="G12" s="3" t="n">
-        <v>46283.125</v>
+        <v>46328.24791666667</v>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>269JNA</t>
+          <t>26AMR7</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 11:00</t>
+          <t>01 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 11:00</t>
+          <t>01 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 19:00</t>
+          <t>01 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 11:00</t>
+          <t>01 Nov 2026 08:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
-          <t>EVER BLINK</t>
+          <t>UMM QARN</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>BLNK</t>
+          <t>QBA</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>EMC</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E13" s="5" t="n">
-        <v>46281.7875</v>
+        <v>46328.09583333333</v>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>084A</t>
+          <t>642W</t>
         </is>
       </c>
       <c r="G13" s="5" t="n">
-        <v>46282.23611111111</v>
+        <v>46329.5</v>
       </c>
       <c r="H13" s="4" t="inlineStr">
         <is>
-          <t>268BT6</t>
+          <t>26ABX2</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 08:00</t>
+          <t>01 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 08:00</t>
+          <t>01 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 19:00</t>
+          <t>02 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L13" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 08:00</t>
+          <t>01 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>SPIL NISAKA</t>
+          <t>LUDWIGSHAFEN EXPRESS</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>19X</t>
+          <t>LWX</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E14" s="3" t="n">
-        <v>46281.8125</v>
+        <v>46328.10416666666</v>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>638E</t>
+          <t>643E</t>
         </is>
       </c>
       <c r="G14" s="3" t="n">
-        <v>46282.66666666666</v>
+        <v>46329.45833333334</v>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>269LS2</t>
+          <t>26AYHC</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 20:00</t>
+          <t>01 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 20:00</t>
+          <t>01 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 19:30</t>
+          <t>02 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 20:00</t>
+          <t>01 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
-          <t>MAERSK WALLIS</t>
+          <t>MAERSK NUSSFJORD</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>V6U</t>
+          <t>ER5</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E15" s="5" t="n">
-        <v>46281.90069444444</v>
+        <v>46328.17083333333</v>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>636N</t>
+          <t>644N</t>
         </is>
       </c>
       <c r="G15" s="5" t="n">
-        <v>46282.67916666667</v>
+        <v>46329.08333333334</v>
       </c>
       <c r="H15" s="4" t="inlineStr">
         <is>
-          <t>269MME</t>
+          <t>26AGHA</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 23:00</t>
+          <t>01 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 23:00</t>
+          <t>01 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 21:30</t>
+          <t>02 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="L15" s="4" t="inlineStr">
         <is>
-          <t>15 Sep 2026 23:00</t>
+          <t>01 Nov 2026 16:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>CEZANNE</t>
+          <t>DONGJIN VOYAGER</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>D6P</t>
+          <t>EY6</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E16" s="3" t="n">
-        <v>46282.06458333333</v>
+        <v>46328.3125</v>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>634S</t>
+          <t>644N</t>
         </is>
       </c>
       <c r="G16" s="3" t="n">
-        <v>46283.375</v>
+        <v>46329.16666666666</v>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>269UB4</t>
+          <t>26AIA2</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 19:00</t>
+          <t>01 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 19:00</t>
+          <t>01 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 01:30</t>
+          <t>02 Nov 2026 07:30</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 19:00</t>
+          <t>01 Nov 2026 19:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
-          <t>CMA CGM ETOSHA</t>
+          <t>NORDSERAPHINA</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>ETOS</t>
+          <t>NSP</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>ANL</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E17" s="5" t="n">
-        <v>46282.17083333333</v>
+        <v>46328.31666666667</v>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>638S</t>
+          <t>2640N</t>
         </is>
       </c>
       <c r="G17" s="5" t="n">
-        <v>46283.125</v>
-[...1 lines deleted...]
-      <c r="H17" s="4" t="n"/>
+        <v>46329.16666666666</v>
+      </c>
+      <c r="H17" s="4" t="inlineStr">
+        <is>
+          <t>269SV9</t>
+        </is>
+      </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 13:00</t>
+          <t>02 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 13:00</t>
+          <t>02 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 03:45</t>
+          <t>02 Nov 2026 07:30</t>
         </is>
       </c>
       <c r="L17" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 13:00</t>
+          <t>02 Nov 2026 08:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>ARCHER</t>
+          <t>MAERSK ATHABASCA</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>U7L</t>
+          <t>LD2</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E18" s="3" t="n">
-        <v>46282.26111111111</v>
+        <v>46328.32638888889</v>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>642W</t>
         </is>
       </c>
       <c r="G18" s="3" t="n">
-        <v>46283</v>
+        <v>46329.54166666666</v>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>269OP3</t>
+          <t>26AYI4</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 20:00</t>
+          <t>01 Nov 2026 18:00</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 20:00</t>
+          <t>01 Nov 2026 18:00</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 05:45</t>
+          <t>02 Nov 2026 07:30</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>16 Sep 2026 20:00</t>
+          <t>01 Nov 2026 18:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
-          <t>MERATUS JAYAKARTA</t>
+          <t>TYNDALL</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>99N</t>
+          <t>G09</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E19" s="5" t="n">
-        <v>46282.45972222222</v>
+        <v>46328.39930555555</v>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>638W</t>
+          <t>641W</t>
         </is>
       </c>
       <c r="G19" s="5" t="n">
-        <v>46283.125</v>
+        <v>46329.29166666666</v>
       </c>
       <c r="H19" s="4" t="inlineStr">
         <is>
-          <t>269JYA</t>
+          <t>26AQS3</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 23:00</t>
+          <t>01 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 23:00</t>
+          <t>01 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 09:00</t>
+          <t>02 Nov 2026 09:45</t>
         </is>
       </c>
       <c r="L19" s="4" t="inlineStr">
         <is>
-          <t>16 Sep 2026 23:00</t>
+          <t>01 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>TYGRA</t>
+          <t>MAERSK JAKARTA</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>EQ3</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E20" s="3" t="n">
-        <v>46282.45555555556</v>
+        <v>46328.55833333333</v>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>635S</t>
+          <t>563S</t>
         </is>
       </c>
       <c r="G20" s="3" t="n">
-        <v>46283.08333333334</v>
+        <v>46329.375</v>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>269FVF</t>
+          <t>26AMAD</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 11:00</t>
+          <t>02 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 11:00</t>
+          <t>02 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 10:00</t>
+          <t>02 Nov 2026 13:30</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 11:00</t>
+          <t>02 Nov 2026 05:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
-          <t>HOLSATIA</t>
+          <t>KOTA LAYANG</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>33Y</t>
+          <t>KB8</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E21" s="5" t="n">
-        <v>46282.55416666667</v>
+        <v>46328.95833333334</v>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>643S</t>
         </is>
       </c>
       <c r="G21" s="5" t="n">
-        <v>46283.125</v>
+        <v>46329.75</v>
       </c>
       <c r="H21" s="4" t="inlineStr">
         <is>
-          <t>269WD3</t>
+          <t>26AML8</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 02:00</t>
+          <t>02 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 02:00</t>
+          <t>02 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 13:00</t>
+          <t>02 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="L21" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 02:00</t>
+          <t>02 Nov 2026 15:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>ANTONIA MAERSK</t>
+          <t>ALS FIDES</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>V5P</t>
+          <t>ALFI</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>CMA</t>
         </is>
       </c>
       <c r="E22" s="3" t="n">
-        <v>46282.8125</v>
+        <v>46328.95833333334</v>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>635W</t>
+          <t>X302</t>
         </is>
       </c>
       <c r="G22" s="3" t="n">
-        <v>46284.33333333334</v>
+        <v>46330.41666666666</v>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>269RO3</t>
+          <t>26AXIE</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 05:00</t>
+          <t>02 Nov 2026 13:00</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 05:00</t>
+          <t>02 Nov 2026 13:00</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 19:30</t>
+          <t>02 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 05:00</t>
+          <t>02 Nov 2026 13:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>MAERSK SHEKOU</t>
+          <t>ANGELIKI</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>BN7</t>
+          <t>14E</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E23" s="5" t="n">
-        <v>46282.8125</v>
+        <v>46329</v>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>637S</t>
+          <t>644W</t>
         </is>
       </c>
       <c r="G23" s="5" t="n">
-        <v>46283.875</v>
+        <v>46329.58333333334</v>
       </c>
       <c r="H23" s="4" t="inlineStr">
         <is>
-          <t>269CEE</t>
+          <t>26ATUF</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 07:00</t>
+          <t>02 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 07:00</t>
+          <t>02 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 19:30</t>
+          <t>03 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="L23" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 07:00</t>
+          <t>02 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>MAERSK QINZHOU</t>
+          <t>FM NAMTHONG EXCELLENCE</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>EQ4</t>
+          <t>FMNE</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>QEX</t>
         </is>
       </c>
       <c r="E24" s="3" t="n">
-        <v>46282.83333333334</v>
+        <v>46329</v>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>636D</t>
+          <t>2657</t>
         </is>
       </c>
       <c r="G24" s="3" t="n">
-        <v>46283.79166666666</v>
+        <v>46330.08333333334</v>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>269VM6</t>
+          <t>26AUDD</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 19:00</t>
+          <t>03 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 19:00</t>
+          <t>03 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 20:00</t>
+          <t>03 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 19:00</t>
+          <t>03 Nov 2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
-          <t>MUNKEBO MAERSK</t>
+          <t>INFINITI 1801</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>1UM</t>
+          <t>I1IU</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>GUS</t>
         </is>
       </c>
       <c r="E25" s="5" t="n">
-        <v>46282.85416666666</v>
+        <v>46329.0625</v>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>631E</t>
+          <t>J6L01S</t>
         </is>
       </c>
       <c r="G25" s="5" t="n">
-        <v>46283.33333333334</v>
+        <v>46329.375</v>
       </c>
       <c r="H25" s="4" t="inlineStr">
         <is>
-          <t>269SYE</t>
+          <t>26AGD2</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 16:00</t>
+          <t>02 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 16:00</t>
+          <t>02 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="K25" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 20:30</t>
+          <t>03 Nov 2026 01:30</t>
         </is>
       </c>
       <c r="L25" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 16:00</t>
+          <t>02 Nov 2026 16:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>GREEN OWL</t>
+          <t>MADISON MAERSK</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>GOWL</t>
+          <t>1KM</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>SIS</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E26" s="3" t="n">
-        <v>46283.04166666666</v>
+        <v>46329.10416666666</v>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>638AS</t>
+          <t>642W</t>
         </is>
       </c>
       <c r="G26" s="3" t="n">
-        <v>46284.08333333334</v>
-[...1 lines deleted...]
-      <c r="H26" s="2" t="n"/>
+        <v>46330.91666666666</v>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>26ASK7</t>
+        </is>
+      </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 01:00</t>
+          <t>02 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 01:00</t>
+          <t>02 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 01:00</t>
+          <t>03 Nov 2026 02:30</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 01:00</t>
+          <t>02 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
-          <t>MAERSK NASSJO</t>
+          <t>SHIJING</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>ER7</t>
+          <t>09A</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E27" s="5" t="n">
-        <v>46283.125</v>
+        <v>46329.33333333334</v>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G27" s="5" t="n">
-        <v>46283.58333333334</v>
+        <v>46330.58333333334</v>
       </c>
       <c r="H27" s="4" t="inlineStr">
         <is>
-          <t>269XPF</t>
+          <t>26AYN4</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 19:00</t>
+          <t>02 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 19:00</t>
+          <t>02 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 03:00</t>
+          <t>03 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="L27" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 19:00</t>
+          <t>02 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>MAERSK BISCAYNE</t>
+          <t>ZHONG GU KUN MING</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>U1B</t>
+          <t>LB0</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E28" s="3" t="n">
-        <v>46283.16666666666</v>
+        <v>46329.33333333334</v>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>638S</t>
+          <t>644W</t>
         </is>
       </c>
       <c r="G28" s="3" t="n">
-        <v>46284.08333333334</v>
+        <v>46330.66666666666</v>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>269ES1</t>
+          <t>26AKJC</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 20:00</t>
+          <t>03 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 20:00</t>
+          <t>03 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 04:00</t>
+          <t>03 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 20:00</t>
+          <t>03 Nov 2026 02:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>HE YUAN SHUN 89</t>
+          <t>HUA XIN 678</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>HEYS</t>
+          <t>HUXI</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>SIS</t>
         </is>
       </c>
       <c r="E29" s="5" t="n">
-        <v>46283.16666666666</v>
+        <v>46329.33333333334</v>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>638S</t>
+          <t>645S</t>
         </is>
       </c>
       <c r="G29" s="5" t="n">
-        <v>46284</v>
-[...1 lines deleted...]
-      <c r="H29" s="4" t="n"/>
+        <v>46330.04166666666</v>
+      </c>
+      <c r="H29" s="4" t="inlineStr">
+        <is>
+          <t>26AKT9</t>
+        </is>
+      </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 04:00</t>
+          <t>02 Nov 2026 20:30</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 04:00</t>
+          <t>02 Nov 2026 20:30</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 04:00</t>
+          <t>03 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="L29" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 04:00</t>
+          <t>02 Nov 2026 20:30</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>HONG DA XIN 718</t>
+          <t>MAERSK VERACRUZ</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>GF0</t>
+          <t>Z9F</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E30" s="3" t="n">
-        <v>46283.1875</v>
+        <v>46329.39583333334</v>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G30" s="3" t="n">
-        <v>46284.45833333334</v>
+        <v>46330.29166666666</v>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>269MIE</t>
+          <t>26AJA1</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 20:00</t>
+          <t>03 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 20:00</t>
+          <t>03 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 04:30</t>
+          <t>03 Nov 2026 09:30</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>17 Sep 2026 20:00</t>
+          <t>03 Nov 2026 05:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
-          <t>ALEXANDRA MAERSK</t>
+          <t>MAERSK SHEKOU</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>V5R</t>
+          <t>BN7</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E31" s="5" t="n">
-        <v>46283.375</v>
+        <v>46329.58333333334</v>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
-          <t>635W</t>
+          <t>644S</t>
         </is>
       </c>
       <c r="G31" s="5" t="n">
-        <v>46284.125</v>
+        <v>46330.58333333334</v>
       </c>
       <c r="H31" s="4" t="inlineStr">
         <is>
-          <t>269XUE</t>
+          <t>26ATXC</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 23:00</t>
+          <t>03 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="J31" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 23:00</t>
+          <t>03 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="K31" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 09:00</t>
+          <t>03 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="L31" s="4" t="inlineStr">
         <is>
-          <t>17 Sep 2026 23:00</t>
+          <t>03 Nov 2026 06:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>MAJESTIC MAERSK</t>
+          <t>GUTHORM MAERSK</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>1HM</t>
+          <t>587</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E32" s="3" t="n">
-        <v>46283.41666666666</v>
+        <v>46329.625</v>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>641W</t>
         </is>
       </c>
       <c r="G32" s="3" t="n">
-        <v>46285.20833333334</v>
+        <v>46330.45833333334</v>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>269SEB</t>
+          <t>26AGL9</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 02:00</t>
+          <t>03 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 02:00</t>
+          <t>03 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 10:00</t>
+          <t>03 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 02:00</t>
+          <t>03 Nov 2026 09:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t>BREMEN BELLE</t>
+          <t>HANOI EXPRESS</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>D6H</t>
+          <t>HNO</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E33" s="5" t="n">
-        <v>46283.45833333334</v>
+        <v>46329.66666666666</v>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
-          <t>638W</t>
+          <t>642W</t>
         </is>
       </c>
       <c r="G33" s="5" t="n">
-        <v>46284.41666666666</v>
-[...1 lines deleted...]
-      <c r="H33" s="4" t="n"/>
+        <v>46331.875</v>
+      </c>
+      <c r="H33" s="4" t="inlineStr">
+        <is>
+          <t>269GP4</t>
+        </is>
+      </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 11:00</t>
+          <t>03 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="J33" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 11:00</t>
+          <t>03 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="K33" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 11:00</t>
+          <t>03 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="L33" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 11:00</t>
+          <t>03 Nov 2026 08:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>NORDSERAPHINA</t>
+          <t>CAYA</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>NSP</t>
+          <t>L56</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E34" s="3" t="n">
-        <v>46283.625</v>
+        <v>46329.95833333334</v>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>2635N</t>
+          <t>642W</t>
         </is>
       </c>
       <c r="G34" s="3" t="n">
-        <v>46284.45833333334</v>
+        <v>46330.375</v>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>268MEA</t>
+          <t>26AJB4</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 09:00</t>
+          <t>03 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 09:00</t>
+          <t>03 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 15:00</t>
+          <t>03 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 09:00</t>
+          <t>03 Nov 2026 15:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
-          <t>MAERSK SIHANOUKVILLE</t>
+          <t>ORNELLA</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>EO7</t>
+          <t>IR5</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E35" s="5" t="n">
-        <v>46283.83333333334</v>
+        <v>46330.08333333334</v>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>634B</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G35" s="5" t="n">
-        <v>46285.04166666666</v>
+        <v>46330.875</v>
       </c>
       <c r="H35" s="4" t="inlineStr">
         <is>
-          <t>269HQF</t>
+          <t>26AAM0</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 20:00</t>
+          <t>03 Nov 2026 18:00</t>
         </is>
       </c>
       <c r="J35" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 20:00</t>
+          <t>03 Nov 2026 18:00</t>
         </is>
       </c>
       <c r="K35" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 20:00</t>
+          <t>04 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="L35" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 20:00</t>
+          <t>03 Nov 2026 18:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>INFINITI 7</t>
+          <t>MAERSK NUSANTARA</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>INT7</t>
+          <t>Z9L</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
-          <t>GUS</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E36" s="3" t="n">
-        <v>46283.83333333334</v>
+        <v>46330.16666666666</v>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>J6J03N</t>
+          <t>625D</t>
         </is>
       </c>
       <c r="G36" s="3" t="n">
-        <v>46284.16666666666</v>
+        <v>46331.25</v>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>268FB2</t>
+          <t>26ATU7</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 12:00</t>
+          <t>03 Nov 2026 20:00</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 12:00</t>
+          <t>03 Nov 2026 20:00</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 20:00</t>
+          <t>04 Nov 2026 04:00</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 12:00</t>
+          <t>03 Nov 2026 20:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t>CMA CGM MISSOURI</t>
+          <t>BARGE ISM VIII</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>OURI</t>
+          <t>ISM8</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>CMA</t>
+          <t>MXM</t>
         </is>
       </c>
       <c r="E37" s="5" t="n">
-        <v>46283.95833333334</v>
+        <v>46330.29166666666</v>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
-          <t>OSE1</t>
+          <t>2626</t>
         </is>
       </c>
       <c r="G37" s="5" t="n">
-        <v>46285.125</v>
-[...1 lines deleted...]
-      <c r="H37" s="4" t="n"/>
+        <v>46331.45833333334</v>
+      </c>
+      <c r="H37" s="4" t="inlineStr">
+        <is>
+          <t>26AYH4</t>
+        </is>
+      </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 12:00</t>
+          <t>03 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J37" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 12:00</t>
+          <t>03 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K37" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 23:00</t>
+          <t>04 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L37" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 12:00</t>
+          <t>03 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>LIMA SENTOSA 3002</t>
+          <t>HOLSATIA</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>LMST</t>
+          <t>33Y</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>MXM</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E38" s="3" t="n">
-        <v>46284.04166666666</v>
+        <v>46330.45833333334</v>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>2625</t>
+          <t>643W</t>
         </is>
       </c>
       <c r="G38" s="3" t="n">
-        <v>46285.16666666666</v>
+        <v>46330.875</v>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>269XAE</t>
+          <t>26AGL5</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 23:00</t>
+          <t>04 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 23:00</t>
+          <t>04 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 01:00</t>
+          <t>04 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 23:00</t>
+          <t>04 Nov 2026 03:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
-          <t>OKEE CORNELIA</t>
+          <t>MAERSK VIGO</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>11C</t>
+          <t>V6R</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E39" s="5" t="n">
-        <v>46284.125</v>
+        <v>46330.45833333334</v>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
-          <t>637N</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G39" s="5" t="n">
-        <v>46284.875</v>
+        <v>46331.33333333334</v>
       </c>
       <c r="H39" s="4" t="inlineStr">
         <is>
-          <t>269UX3</t>
+          <t>26AHO7</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 19:00</t>
+          <t>04 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="J39" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 19:00</t>
+          <t>04 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="K39" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 03:00</t>
+          <t>04 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="L39" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 19:00</t>
+          <t>04 Nov 2026 03:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>ES TREASURE</t>
+          <t>NATAL</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>LF7</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>COS</t>
         </is>
       </c>
       <c r="E40" s="3" t="n">
-        <v>46284.125</v>
+        <v>46330.5</v>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>637S</t>
+          <t>152W</t>
         </is>
       </c>
       <c r="G40" s="3" t="n">
-        <v>46285.29166666666</v>
+        <v>46331.20833333334</v>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>269QNC</t>
+          <t>26AEHE</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 19:00</t>
+          <t>04 Nov 2026 04:00</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 19:00</t>
+          <t>04 Nov 2026 04:00</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 03:00</t>
+          <t>04 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>18 Sep 2026 19:00</t>
+          <t>04 Nov 2026 04:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>BERLIN EXPRESS</t>
+          <t>ADRIAN MAERSK</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>BRN</t>
+          <t>V5U</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E41" s="5" t="n">
-        <v>46284.20833333334</v>
+        <v>46330.54166666666</v>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>635W</t>
+          <t>642A</t>
         </is>
       </c>
       <c r="G41" s="5" t="n">
-        <v>46286.25</v>
-[...5 lines deleted...]
-      </c>
+        <v>46331.125</v>
+      </c>
+      <c r="H41" s="4" t="n"/>
       <c r="I41" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 21:00</t>
+          <t>04 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 21:00</t>
+          <t>04 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="K41" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 05:00</t>
+          <t>04 Nov 2026 13:00</t>
         </is>
       </c>
       <c r="L41" s="4" t="inlineStr">
         <is>
-          <t>18 Sep 2026 21:00</t>
+          <t>04 Nov 2026 05:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>FRONTIER 2</t>
+          <t>GREEN OWL</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>FRT2</t>
+          <t>GOWL</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>UFY</t>
+          <t>SIS</t>
         </is>
       </c>
       <c r="E42" s="3" t="n">
-        <v>46284.33333333334</v>
+        <v>46330.58333333334</v>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>013PT3</t>
+          <t>645S</t>
         </is>
       </c>
       <c r="G42" s="3" t="n">
-        <v>46285.29166666666</v>
-[...1 lines deleted...]
-      <c r="H42" s="2" t="n"/>
+        <v>46331.54166666666</v>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>26BMRF</t>
+        </is>
+      </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 00:00</t>
+          <t>04 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 00:00</t>
+          <t>04 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 08:00</t>
+          <t>04 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 00:00</t>
+          <t>04 Nov 2026 06:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>ZEBRA</t>
+          <t>SAVANNAH</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>87C</t>
+          <t>B3V</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E43" s="5" t="n">
-        <v>46284.41666666666</v>
+        <v>46330.66666666666</v>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
-          <t>638W</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G43" s="5" t="n">
-        <v>46285.5</v>
-[...1 lines deleted...]
-      <c r="H43" s="4" t="n"/>
+        <v>46332.375</v>
+      </c>
+      <c r="H43" s="4" t="inlineStr">
+        <is>
+          <t>26AZF1</t>
+        </is>
+      </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 02:00</t>
+          <t>04 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 02:00</t>
+          <t>04 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="K43" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 10:00</t>
+          <t>04 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="L43" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 02:00</t>
+          <t>04 Nov 2026 08:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>UTE</t>
+          <t>APL MEXICO CITY</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>11I</t>
+          <t>CITY</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>CMA</t>
         </is>
       </c>
       <c r="E44" s="3" t="n">
-        <v>46284.5</v>
+        <v>46330.66666666666</v>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>637N</t>
+          <t>20W1</t>
         </is>
       </c>
       <c r="G44" s="3" t="n">
-        <v>46285.41666666666</v>
+        <v>46331.20833333334</v>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>269UC2</t>
+          <t>26ART9</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 04:00</t>
+          <t>04 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 04:00</t>
+          <t>04 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 12:00</t>
+          <t>04 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 04:00</t>
+          <t>04 Nov 2026 08:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
-          <t>MAERSK RIO BRAVO</t>
+          <t>ARCHER</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>I1Z</t>
+          <t>U7L</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E45" s="5" t="n">
-        <v>46284.54166666666</v>
+        <v>46330.70833333334</v>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
-          <t>638S</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G45" s="5" t="n">
-        <v>46285.79166666666</v>
-[...1 lines deleted...]
-      <c r="H45" s="4" t="n"/>
+        <v>46331.29166666666</v>
+      </c>
+      <c r="H45" s="4" t="inlineStr">
+        <is>
+          <t>26AOX3</t>
+        </is>
+      </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 05:00</t>
+          <t>04 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 05:00</t>
+          <t>04 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="K45" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 13:00</t>
+          <t>04 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="L45" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 05:00</t>
+          <t>04 Nov 2026 09:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>MAERSK NORBERG</t>
+          <t>HE YUAN SHUN 89</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>ER8</t>
+          <t>HEYS</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>SIS</t>
         </is>
       </c>
       <c r="E46" s="3" t="n">
-        <v>46284.54166666666</v>
+        <v>46330.91666666666</v>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>632C</t>
+          <t>645S</t>
         </is>
       </c>
       <c r="G46" s="3" t="n">
-        <v>46284.79166666666</v>
-[...1 lines deleted...]
-      <c r="H46" s="2" t="n"/>
+        <v>46331.625</v>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>26BEWQ</t>
+        </is>
+      </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 05:00</t>
+          <t>04 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 05:00</t>
+          <t>04 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 13:00</t>
+          <t>04 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 05:00</t>
+          <t>04 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t>MARCHEN MAERSK</t>
+          <t>MEDKON VIE</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>1YM</t>
+          <t>EX4</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E47" s="5" t="n">
-        <v>46284.79166666666</v>
+        <v>46330.95833333334</v>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>635W</t>
+          <t>644S</t>
         </is>
       </c>
       <c r="G47" s="5" t="n">
-        <v>46286.54166666666</v>
-[...1 lines deleted...]
-      <c r="H47" s="4" t="n"/>
+        <v>46331.70833333334</v>
+      </c>
+      <c r="H47" s="4" t="inlineStr">
+        <is>
+          <t>26AZW9</t>
+        </is>
+      </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 11:00</t>
+          <t>04 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="J47" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 11:00</t>
+          <t>04 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="K47" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 19:00</t>
+          <t>04 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="L47" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 11:00</t>
+          <t>04 Nov 2026 15:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>MAERSK VLADIVOSTOK</t>
+          <t>MAERSK MC-KINNEY MOLLER</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>EP4</t>
+          <t>1GM</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E48" s="3" t="n">
-        <v>46285.04166666666</v>
+        <v>46331.16666666666</v>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>619S</t>
+          <t>640E</t>
         </is>
       </c>
       <c r="G48" s="3" t="n">
-        <v>46285.75</v>
+        <v>46333.29166666666</v>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>269DC7</t>
+          <t>26AWP5</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 17:00</t>
+          <t>04 Nov 2026 20:00</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 17:00</t>
+          <t>04 Nov 2026 20:00</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 01:00</t>
+          <t>05 Nov 2026 04:00</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 17:00</t>
+          <t>04 Nov 2026 20:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
-          <t>MAERSK JAKARTA</t>
+          <t>MAERSK CAMBRIDGE</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>EQ3</t>
+          <t>T4L</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E49" s="5" t="n">
-        <v>46285.125</v>
+        <v>46331.20833333334</v>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
-          <t>561S</t>
+          <t>642W</t>
         </is>
       </c>
       <c r="G49" s="5" t="n">
-        <v>46286.20833333334</v>
+        <v>46332.66666666666</v>
       </c>
       <c r="H49" s="4" t="inlineStr">
         <is>
-          <t>269YLA</t>
+          <t>26ARE2</t>
         </is>
       </c>
       <c r="I49" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 19:00</t>
+          <t>04 Nov 2026 21:00</t>
         </is>
       </c>
       <c r="J49" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 19:00</t>
+          <t>04 Nov 2026 21:00</t>
         </is>
       </c>
       <c r="K49" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 03:00</t>
+          <t>05 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="L49" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 19:00</t>
+          <t>04 Nov 2026 21:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>MSC MANU IV</t>
+          <t>XIAMEN</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>MMAM</t>
+          <t>XIMT</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>MSC</t>
+          <t>ONE</t>
         </is>
       </c>
       <c r="E50" s="3" t="n">
-        <v>46285.20833333334</v>
+        <v>46331.29166666666</v>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>637R</t>
+          <t>645S</t>
         </is>
       </c>
       <c r="G50" s="3" t="n">
-        <v>46285.875</v>
+        <v>46331.83333333334</v>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>268AM7</t>
+          <t>26AMO6</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 21:00</t>
+          <t>04 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 21:00</t>
+          <t>04 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 05:00</t>
+          <t>05 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 21:00</t>
+          <t>04 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
-          <t>CMA CGM VOLGA</t>
+          <t>MAERSK QINZHOU</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>OLGA</t>
+          <t>EQ4</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>CMA</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E51" s="5" t="n">
-        <v>46285.29166666666</v>
+        <v>46331.375</v>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
-          <t>00W1</t>
+          <t>638B</t>
         </is>
       </c>
       <c r="G51" s="5" t="n">
-        <v>46286.33333333334</v>
+        <v>46332.66666666666</v>
       </c>
       <c r="H51" s="4" t="inlineStr">
         <is>
-          <t>268YY0</t>
+          <t>26AKB6</t>
         </is>
       </c>
       <c r="I51" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 23:00</t>
+          <t>05 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="J51" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 23:00</t>
+          <t>05 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="K51" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 07:00</t>
+          <t>05 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="L51" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 23:00</t>
+          <t>05 Nov 2026 01:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>MAERSK EDIRNE</t>
+          <t>SYNERGY KEELUNG</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>KC8</t>
+          <t>P2S</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E52" s="3" t="n">
-        <v>46285.29166666666</v>
+        <v>46331.4375</v>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>644N</t>
         </is>
       </c>
       <c r="G52" s="3" t="n">
-        <v>46286.29166666666</v>
-[...1 lines deleted...]
-      <c r="H52" s="2" t="n"/>
+        <v>46332.29166666666</v>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>26AVQ3</t>
+        </is>
+      </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 23:00</t>
+          <t>05 Nov 2026 02:30</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 23:00</t>
+          <t>05 Nov 2026 02:30</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 07:00</t>
+          <t>05 Nov 2026 10:30</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>19 Sep 2026 23:00</t>
+          <t>05 Nov 2026 02:30</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="4" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>INFINITI 7</t>
+          <t>BARGE PSB 2509</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>INT7</t>
+          <t>PS25</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>GUS</t>
+          <t>MXM</t>
         </is>
       </c>
       <c r="E53" s="5" t="n">
-        <v>46285.29166666666</v>
+        <v>46331.5</v>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>D6J03S</t>
+          <t>2614</t>
         </is>
       </c>
       <c r="G53" s="5" t="n">
-        <v>46285.75</v>
+        <v>46332.54166666666</v>
       </c>
       <c r="H53" s="4" t="inlineStr">
         <is>
-          <t>268PB3</t>
+          <t>26ACME</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 07:00</t>
+          <t>05 Nov 2026 04:00</t>
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr">
         <is>
-          <t>19 Sep 2026 07:00</t>
+          <t>05 Nov 2026 04:00</t>
         </is>
       </c>
       <c r="K53" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 07:00</t>
+          <t>05 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="L53" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 07:00</t>
+          <t>05 Nov 2026 04:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>IRENES RAY</t>
+          <t>HONG TAI 656</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>L1T</t>
+          <t>MH0</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E54" s="3" t="n">
-        <v>46285.41666666666</v>
+        <v>46331.54166666666</v>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>638S</t>
+          <t>645S</t>
         </is>
       </c>
       <c r="G54" s="3" t="n">
-        <v>46286.45833333334</v>
+        <v>46332.75</v>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>269FV3</t>
+          <t>26ANJ2</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 02:00</t>
+          <t>05 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 02:00</t>
+          <t>30 Sep 2026 05:00</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 10:00</t>
+          <t>05 Nov 2026 13:00</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 02:00</t>
+          <t>05 Nov 2026 05:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
-          <t>AKA BHUM</t>
+          <t>EVER OUTWIT</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>MJ9</t>
+          <t>OTWT</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>EMC</t>
         </is>
       </c>
       <c r="E55" s="5" t="n">
-        <v>46285.5</v>
+        <v>46331.58333333334</v>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>063S</t>
         </is>
       </c>
       <c r="G55" s="5" t="n">
-        <v>46287</v>
+        <v>46332.16666666666</v>
       </c>
       <c r="H55" s="4" t="inlineStr">
         <is>
-          <t>269MK3</t>
+          <t>26ATEF</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 04:00</t>
+          <t>05 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 04:00</t>
+          <t>05 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="K55" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 12:00</t>
+          <t>05 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="L55" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 04:00</t>
+          <t>05 Nov 2026 06:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>MERKUR ARCHIPELAGO</t>
+          <t>MAERSK NASSJO</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>Q5E</t>
+          <t>ER7</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E56" s="3" t="n">
-        <v>46285.66666666666</v>
+        <v>46331.66666666666</v>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>638C</t>
         </is>
       </c>
       <c r="G56" s="3" t="n">
-        <v>46286.75</v>
+        <v>46331.95833333334</v>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>269XG4</t>
+          <t>26ABSB</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 08:00</t>
+          <t>05 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 08:00</t>
+          <t>05 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 16:00</t>
+          <t>05 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 08:00</t>
+          <t>05 Nov 2026 08:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="4" t="inlineStr">
         <is>
-          <t>FM NAMTHONG EXCELLENCE</t>
+          <t>MAERSK DETROIT</t>
         </is>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>FMNE</t>
+          <t>Q4C</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>QEX</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E57" s="5" t="n">
-        <v>46285.79166666666</v>
+        <v>46331.79166666666</v>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
-          <t>2649</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G57" s="5" t="n">
-        <v>46286.75</v>
-[...1 lines deleted...]
-      <c r="H57" s="4" t="n"/>
+        <v>46332.95833333334</v>
+      </c>
+      <c r="H57" s="4" t="inlineStr">
+        <is>
+          <t>26AGK2</t>
+        </is>
+      </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 11:00</t>
+          <t>05 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J57" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 11:00</t>
+          <t>05 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K57" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 19:00</t>
+          <t>05 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L57" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 11:00</t>
+          <t>05 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>ORNELLA</t>
+          <t>ZEBRA</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>IR5</t>
+          <t>87C</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E58" s="3" t="n">
-        <v>46285.85416666666</v>
+        <v>46331.91666666666</v>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>644A</t>
         </is>
       </c>
       <c r="G58" s="3" t="n">
-        <v>46286.75</v>
-[...5 lines deleted...]
-      </c>
+        <v>46332.25</v>
+      </c>
+      <c r="H58" s="2" t="n"/>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 13:00</t>
+          <t>05 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 13:00</t>
+          <t>05 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 20:30</t>
+          <t>05 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 13:00</t>
+          <t>05 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="4" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
-          <t>NEXOE MAERSK</t>
+          <t>BANGKOK EXPRESS</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>681</t>
+          <t>BGK</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E59" s="5" t="n">
-        <v>46286</v>
+        <v>46331.95833333334</v>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>643W</t>
         </is>
       </c>
       <c r="G59" s="5" t="n">
-        <v>46287.04166666666</v>
-[...1 lines deleted...]
-      <c r="H59" s="4" t="n"/>
+        <v>46333.33333333334</v>
+      </c>
+      <c r="H59" s="4" t="inlineStr">
+        <is>
+          <t>26ACJC</t>
+        </is>
+      </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 16:00</t>
+          <t>05 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="J59" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 16:00</t>
+          <t>05 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="K59" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 00:00</t>
+          <t>05 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="L59" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 16:00</t>
+          <t>05 Nov 2026 15:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>BRUSSELS EXPRESS</t>
+          <t>CAT LAI EXPRESS</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>SAJ</t>
+          <t>CTX</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>HLC</t>
         </is>
       </c>
       <c r="E60" s="3" t="n">
-        <v>46286</v>
+        <v>46332.04166666666</v>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>2641N</t>
         </is>
       </c>
       <c r="G60" s="3" t="n">
-        <v>46287.70833333334</v>
+        <v>46333.04166666666</v>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>268AX4</t>
+          <t>269QRA</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 16:00</t>
+          <t>05 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 16:00</t>
+          <t>05 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 00:00</t>
+          <t>06 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 16:00</t>
+          <t>05 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="4" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
-          <t>MAERSK DHAKA</t>
+          <t>MERATUS MEDAN 5</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>EP2</t>
+          <t>EQ8</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E61" s="5" t="n">
-        <v>46286.08333333334</v>
+        <v>46332.29166666666</v>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
-          <t>638E</t>
+          <t>646S</t>
         </is>
       </c>
       <c r="G61" s="5" t="n">
-        <v>46287.04166666666</v>
-[...1 lines deleted...]
-      <c r="H61" s="4" t="n"/>
+        <v>46333.375</v>
+      </c>
+      <c r="H61" s="4" t="inlineStr">
+        <is>
+          <t>26ALC9</t>
+        </is>
+      </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 18:00</t>
+          <t>05 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J61" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 18:00</t>
+          <t>05 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K61" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 02:00</t>
+          <t>06 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L61" s="4" t="inlineStr">
         <is>
-          <t>20 Sep 2026 18:00</t>
+          <t>05 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>UMM SALAL</t>
+          <t>EVER BLOOM</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>SLA</t>
+          <t>BLOM</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>EMC</t>
         </is>
       </c>
       <c r="E62" s="3" t="n">
-        <v>46286.25</v>
+        <v>46332.29166666666</v>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>637E</t>
+          <t>091N</t>
         </is>
       </c>
       <c r="G62" s="3" t="n">
-        <v>46288.20833333334</v>
-[...5 lines deleted...]
-      </c>
+        <v>46332.625</v>
+      </c>
+      <c r="H62" s="2" t="n"/>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 22:00</t>
+          <t>05 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 22:00</t>
+          <t>05 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 06:00</t>
+          <t>06 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>20 Sep 2026 22:00</t>
+          <t>05 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="4" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
-          <t>DONGJIN VOYAGER</t>
+          <t>NORDSERAPHINA</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>EY6</t>
+          <t>NSP</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E63" s="5" t="n">
-        <v>46286.375</v>
+        <v>46332.33333333334</v>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>2642N</t>
         </is>
       </c>
       <c r="G63" s="5" t="n">
-        <v>46287.125</v>
-[...1 lines deleted...]
-      <c r="H63" s="4" t="n"/>
+        <v>46333.04166666666</v>
+      </c>
+      <c r="H63" s="4" t="inlineStr">
+        <is>
+          <t>26AYJ3</t>
+        </is>
+      </c>
       <c r="I63" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 01:00</t>
+          <t>06 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="J63" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 01:00</t>
+          <t>06 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="K63" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 09:00</t>
+          <t>06 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="L63" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 01:00</t>
+          <t>06 Nov 2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>SANTA TERESA</t>
+          <t>MADRID MAERSK</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>I3K</t>
+          <t>Y24</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E64" s="3" t="n">
-        <v>46286.375</v>
+        <v>46332.45833333334</v>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>642W</t>
         </is>
       </c>
       <c r="G64" s="3" t="n">
-        <v>46288.20833333334</v>
-[...1 lines deleted...]
-      <c r="H64" s="2" t="n"/>
+        <v>46334.25</v>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>26AJIA</t>
+        </is>
+      </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 01:00</t>
+          <t>06 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 01:00</t>
+          <t>06 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 09:00</t>
+          <t>06 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 01:00</t>
+          <t>06 Nov 2026 03:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="4" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
-          <t>MERATUS JAYAKARTA</t>
+          <t>CMA CGM ROSSINI</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>99N</t>
+          <t>CCRO</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>ANL</t>
         </is>
       </c>
       <c r="E65" s="5" t="n">
-        <v>46286.375</v>
+        <v>46332.58333333334</v>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
-          <t>638A</t>
+          <t>645S</t>
         </is>
       </c>
       <c r="G65" s="5" t="n">
-        <v>46286.58333333334</v>
-[...1 lines deleted...]
-      <c r="H65" s="4" t="n"/>
+        <v>46333.5</v>
+      </c>
+      <c r="H65" s="4" t="inlineStr">
+        <is>
+          <t>26AJG1</t>
+        </is>
+      </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 01:00</t>
+          <t>06 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="J65" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 01:00</t>
+          <t>06 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="K65" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 09:00</t>
+          <t>06 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="L65" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 01:00</t>
+          <t>06 Nov 2026 06:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>ALS FLORA</t>
+          <t>INFINITI 1801</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>LORA</t>
+          <t>I1IU</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>CMA</t>
+          <t>GUS</t>
         </is>
       </c>
       <c r="E66" s="3" t="n">
-        <v>46286.5</v>
+        <v>46332.625</v>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>O0W1</t>
+          <t>J6L01N</t>
         </is>
       </c>
       <c r="G66" s="3" t="n">
-        <v>46287.20833333334</v>
-[...1 lines deleted...]
-      <c r="H66" s="2" t="n"/>
+        <v>46332.95833333334</v>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>26APV8</t>
+        </is>
+      </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 04:00</t>
+          <t>06 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 04:00</t>
+          <t>06 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 12:00</t>
+          <t>06 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 04:00</t>
+          <t>06 Nov 2026 07:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="4" t="inlineStr">
         <is>
-          <t>MAERSK XIAMEN</t>
+          <t>AS PENELOPE</t>
         </is>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>EQ1</t>
+          <t>PLP</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E67" s="5" t="n">
-        <v>46286.54166666666</v>
+        <v>46332.70833333334</v>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
-          <t>556S</t>
+          <t>645E</t>
         </is>
       </c>
       <c r="G67" s="5" t="n">
-        <v>46287.5</v>
+        <v>46333.70833333334</v>
       </c>
       <c r="H67" s="4" t="inlineStr">
         <is>
-          <t>269LT6</t>
+          <t>26AFK7</t>
         </is>
       </c>
       <c r="I67" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 05:00</t>
+          <t>06 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="J67" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 05:00</t>
+          <t>06 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="K67" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 13:00</t>
+          <t>06 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="L67" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 05:00</t>
+          <t>06 Nov 2026 09:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>EVER OATH</t>
+          <t>MSC MONICA III</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>OATH</t>
+          <t>MMNC</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>EMC</t>
+          <t>MSC</t>
         </is>
       </c>
       <c r="E68" s="3" t="n">
-        <v>46286.54166666666</v>
+        <v>46332.83333333334</v>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>106S</t>
+          <t>645R</t>
         </is>
       </c>
       <c r="G68" s="3" t="n">
-        <v>46287.375</v>
+        <v>46333.66666666666</v>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>268NGC</t>
+          <t>26AQE3</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 05:00</t>
+          <t>06 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 05:00</t>
+          <t>06 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 13:00</t>
+          <t>06 Nov 2026 20:00</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 05:00</t>
+          <t>06 Nov 2026 12:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="4" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="4" t="inlineStr">
         <is>
-          <t>AL MURAYKH</t>
+          <t>CEZANNE</t>
         </is>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>MRK</t>
+          <t>D6P</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E69" s="5" t="n">
-        <v>46286.79166666666</v>
+        <v>46332.875</v>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>639N</t>
         </is>
       </c>
       <c r="G69" s="5" t="n">
-        <v>46288.875</v>
+        <v>46333.91666666666</v>
       </c>
       <c r="H69" s="4" t="inlineStr">
         <is>
-          <t>268PN7</t>
+          <t>26AJP9</t>
         </is>
       </c>
       <c r="I69" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 11:00</t>
+          <t>06 Nov 2026 13:00</t>
         </is>
       </c>
       <c r="J69" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 11:00</t>
+          <t>06 Nov 2026 13:00</t>
         </is>
       </c>
       <c r="K69" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 19:00</t>
+          <t>06 Nov 2026 21:00</t>
         </is>
       </c>
       <c r="L69" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 11:00</t>
+          <t>06 Nov 2026 13:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>INFINITI 7</t>
+          <t>ERASMUS LEO</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>INT7</t>
+          <t>EZ5</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
-          <t>GUS</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E70" s="3" t="n">
-        <v>46286.79166666666</v>
+        <v>46332.91666666666</v>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>J6J03S</t>
+          <t>644N</t>
         </is>
       </c>
       <c r="G70" s="3" t="n">
-        <v>46287.29166666666</v>
+        <v>46333.75</v>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>268MAD</t>
+          <t>26AXFB</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 11:00</t>
+          <t>06 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 11:00</t>
+          <t>06 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 19:00</t>
+          <t>06 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 11:00</t>
+          <t>06 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="4" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
-          <t>BARGE PSB 2509</t>
+          <t>INDO SUKSES 39</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>PS25</t>
+          <t>IS39</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>MXM</t>
+          <t>UFY</t>
         </is>
       </c>
       <c r="E71" s="5" t="n">
-        <v>46286.79166666666</v>
+        <v>46333</v>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
-          <t>2612</t>
+          <t>006PO2</t>
         </is>
       </c>
       <c r="G71" s="5" t="n">
-        <v>46287.75</v>
+        <v>46333.83333333334</v>
       </c>
       <c r="H71" s="4" t="inlineStr">
         <is>
-          <t>269DZA</t>
+          <t>26AYW3</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 11:00</t>
+          <t>06 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="J71" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 11:00</t>
+          <t>06 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="K71" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 19:00</t>
+          <t>07 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="L71" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 11:00</t>
+          <t>06 Nov 2026 16:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>EVELYN MAERSK</t>
+          <t>CXL66</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>LB2</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E72" s="3" t="n">
-        <v>46286.83333333334</v>
+        <v>46333.04166666666</v>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>643W</t>
         </is>
       </c>
       <c r="G72" s="3" t="n">
-        <v>46288.625</v>
+        <v>46333.625</v>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>269DC9</t>
+          <t>26ADLD</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 12:00</t>
+          <t>06 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 12:00</t>
+          <t>06 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 20:00</t>
+          <t>07 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 12:00</t>
+          <t>06 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="4" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="4" t="inlineStr">
         <is>
-          <t>CAT LAI EXPRESS</t>
+          <t>SPIL NISAKA</t>
         </is>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>CTX</t>
+          <t>19X</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E73" s="5" t="n">
-        <v>46286.875</v>
+        <v>46333.29166666666</v>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
-          <t>2636N</t>
+          <t>645S</t>
         </is>
       </c>
       <c r="G73" s="5" t="n">
-        <v>46287.83333333334</v>
+        <v>46334.20833333334</v>
       </c>
       <c r="H73" s="4" t="inlineStr">
         <is>
-          <t>268MF9</t>
+          <t>26AJN3</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 13:00</t>
+          <t>06 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J73" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 13:00</t>
+          <t>06 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K73" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 21:00</t>
+          <t>07 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L73" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 13:00</t>
+          <t>06 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>HUA XIN 678</t>
+          <t>MAERSK HERRERA</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>HUXI</t>
+          <t>Y69</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
-          <t>SIS</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E74" s="3" t="n">
-        <v>46286.875</v>
+        <v>46333.375</v>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>637S</t>
+          <t>643W</t>
         </is>
       </c>
       <c r="G74" s="3" t="n">
-        <v>46287.83333333334</v>
-[...1 lines deleted...]
-      <c r="H74" s="2" t="n"/>
+        <v>46334.29166666666</v>
+      </c>
+      <c r="H74" s="2" t="inlineStr">
+        <is>
+          <t>26AIYE</t>
+        </is>
+      </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 13:00</t>
+          <t>07 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 13:00</t>
+          <t>07 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 21:00</t>
+          <t>07 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>21 Sep 2026 13:00</t>
+          <t>07 Nov 2026 01:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="4" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="4" t="inlineStr">
         <is>
-          <t>ZHONG GU TIAN JIN</t>
+          <t>MAERSK EL BOSQUE</t>
         </is>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>ZGTJ</t>
+          <t>V5M</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>SIS</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E75" s="5" t="n">
-        <v>46287.08333333334</v>
+        <v>46333.41666666666</v>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
-          <t>639S</t>
+          <t>640W</t>
         </is>
       </c>
       <c r="G75" s="5" t="n">
-        <v>46288.375</v>
+        <v>46334.16666666666</v>
       </c>
       <c r="H75" s="4" t="inlineStr">
         <is>
-          <t>269TV4</t>
+          <t>26AKE1</t>
         </is>
       </c>
       <c r="I75" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 18:00</t>
+          <t>07 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="J75" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 18:00</t>
+          <t>07 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="K75" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 02:00</t>
+          <t>07 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="L75" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 18:00</t>
+          <t>07 Nov 2026 02:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>XIAMEN</t>
+          <t>KOTA LUKIS</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>XIMT</t>
+          <t>LC5</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
-          <t>ONE</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E76" s="3" t="n">
-        <v>46287.125</v>
+        <v>46333.41666666666</v>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>639S</t>
+          <t>644S</t>
         </is>
       </c>
       <c r="G76" s="3" t="n">
-        <v>46287.79166666666</v>
-[...1 lines deleted...]
-      <c r="H76" s="2" t="n"/>
+        <v>46334.33333333334</v>
+      </c>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>26AYI6</t>
+        </is>
+      </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 19:00</t>
+          <t>07 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 19:00</t>
+          <t>07 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 03:00</t>
+          <t>07 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 19:00</t>
+          <t>07 Nov 2026 02:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
-          <t>NORDBORG MAERSK</t>
+          <t>IRENES REWARD</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>N7B</t>
+          <t>IRW</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E77" s="5" t="n">
-        <v>46287.29166666666</v>
+        <v>46333.41666666666</v>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G77" s="5" t="n">
-        <v>46288.08333333334</v>
+        <v>46334.54166666666</v>
       </c>
       <c r="H77" s="4" t="n"/>
       <c r="I77" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 23:00</t>
+          <t>07 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="J77" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 23:00</t>
+          <t>07 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="K77" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 07:00</t>
+          <t>07 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="L77" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 23:00</t>
+          <t>07 Nov 2026 02:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>ZHONG GU CHANG CHUN</t>
+          <t>AKA BHUM</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>GF4</t>
+          <t>MJ9</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E78" s="3" t="n">
-        <v>46287.375</v>
+        <v>46333.45833333334</v>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>645W</t>
         </is>
       </c>
       <c r="G78" s="3" t="n">
-        <v>46288.625</v>
-[...1 lines deleted...]
-      <c r="H78" s="2" t="n"/>
+        <v>46334.375</v>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>26AEY8</t>
+        </is>
+      </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 01:00</t>
+          <t>07 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 01:00</t>
+          <t>07 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 09:00</t>
+          <t>07 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 01:00</t>
+          <t>07 Nov 2026 03:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="4" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="4" t="inlineStr">
         <is>
-          <t>GREEN CELESTE</t>
+          <t>MAERSK NACKA</t>
         </is>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>CLST</t>
+          <t>EO5</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t>EMC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E79" s="5" t="n">
-        <v>46287.41666666666</v>
+        <v>46333.47916666666</v>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
-          <t>131N</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G79" s="5" t="n">
-        <v>46288.08333333334</v>
-[...5 lines deleted...]
-      </c>
+        <v>46334.95833333334</v>
+      </c>
+      <c r="H79" s="4" t="n"/>
       <c r="I79" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 02:00</t>
+          <t>07 Nov 2026 03:30</t>
         </is>
       </c>
       <c r="J79" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 02:00</t>
+          <t>07 Nov 2026 03:30</t>
         </is>
       </c>
       <c r="K79" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 10:00</t>
+          <t>07 Nov 2026 11:30</t>
         </is>
       </c>
       <c r="L79" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 02:00</t>
+          <t>07 Nov 2026 03:30</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>ERASMUS CHIEF</t>
+          <t>MANCHESTER MAERSK</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>GI0</t>
+          <t>Y30</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E80" s="3" t="n">
-        <v>46287.45833333334</v>
+        <v>46333.5</v>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>639S</t>
+          <t>642W</t>
         </is>
       </c>
       <c r="G80" s="3" t="n">
-        <v>46288.20833333334</v>
-[...1 lines deleted...]
-      <c r="H80" s="2" t="n"/>
+        <v>46335.70833333334</v>
+      </c>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>26ADV1</t>
+        </is>
+      </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 11:00</t>
+          <t>07 Nov 2026 04:00</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 11:00</t>
+          <t>07 Nov 2026 04:00</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 11:00</t>
+          <t>07 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 11:00</t>
+          <t>07 Nov 2026 04:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="4" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="4" t="inlineStr">
         <is>
-          <t>MAERSK VERACRUZ</t>
+          <t>MAERSK CHENNAI</t>
         </is>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Z9F</t>
+          <t>300</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E81" s="5" t="n">
-        <v>46287.54166666666</v>
+        <v>46333.58333333334</v>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>642W</t>
         </is>
       </c>
       <c r="G81" s="5" t="n">
-        <v>46288.375</v>
-[...1 lines deleted...]
-      <c r="H81" s="4" t="n"/>
+        <v>46334.08333333334</v>
+      </c>
+      <c r="H81" s="4" t="inlineStr">
+        <is>
+          <t>26AFNB</t>
+        </is>
+      </c>
       <c r="I81" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 05:00</t>
+          <t>07 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="J81" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 05:00</t>
+          <t>07 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="K81" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 13:00</t>
+          <t>07 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="L81" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 05:00</t>
+          <t>07 Nov 2026 06:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>HOLSATIA</t>
+          <t>MAERSK RIO BRAVO</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>33Y</t>
+          <t>I1Z</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E82" s="3" t="n">
-        <v>46287.54166666666</v>
+        <v>46333.58333333334</v>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>636A</t>
+          <t>645S</t>
         </is>
       </c>
       <c r="G82" s="3" t="n">
-        <v>46287.91666666666</v>
-[...1 lines deleted...]
-      <c r="H82" s="2" t="n"/>
+        <v>46335.125</v>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>26A8WS</t>
+        </is>
+      </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 05:00</t>
+          <t>07 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 05:00</t>
+          <t>07 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 13:00</t>
+          <t>07 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 05:00</t>
+          <t>07 Nov 2026 06:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="4" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
-          <t>INDO SUKSES 39</t>
+          <t>RDO LIBERTY</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>IS39</t>
+          <t>C4Y</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>UFY</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E83" s="5" t="n">
-        <v>46287.75</v>
+        <v>46333.58333333334</v>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>004PO2</t>
+          <t>645W</t>
         </is>
       </c>
       <c r="G83" s="5" t="n">
-        <v>46288.70833333334</v>
-[...1 lines deleted...]
-      <c r="H83" s="4" t="n"/>
+        <v>46334.33333333334</v>
+      </c>
+      <c r="H83" s="4" t="inlineStr">
+        <is>
+          <t>26AHPC</t>
+        </is>
+      </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 10:00</t>
+          <t>07 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="J83" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 10:00</t>
+          <t>07 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="K83" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 18:00</t>
+          <t>07 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="L83" s="4" t="inlineStr">
         <is>
-          <t>21 Sep 2026 10:00</t>
+          <t>07 Nov 2026 06:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>SANTA VIOLA</t>
+          <t>MAERSK CLEVELAND</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>MI5</t>
+          <t>T9L</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E84" s="3" t="n">
-        <v>46287.79166666666</v>
+        <v>46333.75</v>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>644W</t>
         </is>
       </c>
       <c r="G84" s="3" t="n">
-        <v>46289.20833333334</v>
-[...5 lines deleted...]
-      </c>
+        <v>46335.00069444445</v>
+      </c>
+      <c r="H84" s="2" t="n"/>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 11:00</t>
+          <t>07 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 11:00</t>
+          <t>07 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 19:00</t>
+          <t>07 Nov 2026 18:00</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 11:00</t>
+          <t>07 Nov 2026 10:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="4" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="4" t="inlineStr">
         <is>
-          <t>METTE MAERSK</t>
+          <t>GREEN CELESTE</t>
         </is>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>1ZM</t>
+          <t>CLST</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>EMC</t>
         </is>
       </c>
       <c r="E85" s="5" t="n">
-        <v>46287.79166666666</v>
+        <v>46333.79166666666</v>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>134N</t>
         </is>
       </c>
       <c r="G85" s="5" t="n">
-        <v>46288.70833333334</v>
-[...1 lines deleted...]
-      <c r="H85" s="4" t="n"/>
+        <v>46334.45833333334</v>
+      </c>
+      <c r="H85" s="4" t="inlineStr">
+        <is>
+          <t>26AAV9</t>
+        </is>
+      </c>
       <c r="I85" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 11:00</t>
+          <t>07 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J85" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 11:00</t>
+          <t>07 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K85" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 19:00</t>
+          <t>07 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L85" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 11:00</t>
+          <t>07 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>FRONTIER 1</t>
+          <t>HONG DA XIN 718</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>FRT1</t>
+          <t>GF0</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
-          <t>UFY</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E86" s="3" t="n">
-        <v>46287.79166666666</v>
+        <v>46333.79166666666</v>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>012PT2</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G86" s="3" t="n">
-        <v>46288.70833333334</v>
-[...1 lines deleted...]
-      <c r="H86" s="2" t="n"/>
+        <v>46335.04166666666</v>
+      </c>
+      <c r="H86" s="2" t="inlineStr">
+        <is>
+          <t>26ACFB</t>
+        </is>
+      </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 11:00</t>
+          <t>07 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 11:00</t>
+          <t>07 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 19:00</t>
+          <t>07 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 11:00</t>
+          <t>07 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="4" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="4" t="inlineStr">
         <is>
-          <t>X-PRESS BARDSEY</t>
+          <t>CMA CGM SAMSON</t>
         </is>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>XPBS</t>
+          <t>SAMM</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>SIS</t>
+          <t>ANL</t>
         </is>
       </c>
       <c r="E87" s="5" t="n">
-        <v>46287.83333333334</v>
+        <v>46333.79166666666</v>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
-          <t>26036W</t>
+          <t>645S</t>
         </is>
       </c>
       <c r="G87" s="5" t="n">
-        <v>46288.5</v>
-[...1 lines deleted...]
-      <c r="H87" s="4" t="n"/>
+        <v>46334.79166666666</v>
+      </c>
+      <c r="H87" s="4" t="inlineStr">
+        <is>
+          <t>26APH4</t>
+        </is>
+      </c>
       <c r="I87" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 12:00</t>
+          <t>07 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J87" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 12:00</t>
+          <t>07 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K87" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 20:00</t>
+          <t>07 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L87" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 12:00</t>
+          <t>07 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>AXEL MAERSK</t>
+          <t>MAERSK NORBERG</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>BN4</t>
+          <t>ER8</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E88" s="3" t="n">
-        <v>46288.125</v>
+        <v>46333.83333333334</v>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>644W</t>
         </is>
       </c>
       <c r="G88" s="3" t="n">
-        <v>46289.79166666666</v>
+        <v>46334.375</v>
       </c>
       <c r="H88" s="2" t="n"/>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 19:00</t>
+          <t>07 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 19:00</t>
+          <t>07 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 03:00</t>
+          <t>07 Nov 2026 20:00</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 19:00</t>
+          <t>07 Nov 2026 12:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="4" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
-          <t>GREEN OWL</t>
+          <t>LIMA SENTOSA 3003</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>GOWL</t>
+          <t>LMS3</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>SIS</t>
+          <t>MXM</t>
         </is>
       </c>
       <c r="E89" s="5" t="n">
-        <v>46288.125</v>
+        <v>46333.83333333334</v>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
-          <t>639S</t>
+          <t>2602</t>
         </is>
       </c>
       <c r="G89" s="5" t="n">
-        <v>46288.70833333334</v>
+        <v>46334.95833333334</v>
       </c>
       <c r="H89" s="4" t="inlineStr">
         <is>
-          <t>269VB2</t>
+          <t>26AUD5</t>
         </is>
       </c>
       <c r="I89" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 19:00</t>
+          <t>07 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="J89" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 19:00</t>
+          <t>07 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="K89" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 03:00</t>
+          <t>07 Nov 2026 20:00</t>
         </is>
       </c>
       <c r="L89" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 19:00</t>
+          <t>07 Nov 2026 12:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>AS SOPHIA</t>
+          <t>MAERSK VILNIUS</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>U7M</t>
+          <t>908</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E90" s="3" t="n">
-        <v>46288.16666666666</v>
+        <v>46333.91666666666</v>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G90" s="3" t="n">
-        <v>46289.04166666666</v>
+        <v>46334.95833333334</v>
       </c>
       <c r="H90" s="2" t="n"/>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 20:00</t>
+          <t>07 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 02:00</t>
+          <t>07 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 04:00</t>
+          <t>07 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 20:00</t>
+          <t>07 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="4" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="4" t="inlineStr">
         <is>
-          <t>HONG TAI 656</t>
+          <t>INFINITI 1801</t>
         </is>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>MH0</t>
+          <t>I1IU</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>GUS</t>
         </is>
       </c>
       <c r="E91" s="5" t="n">
-        <v>46288.29166666666</v>
+        <v>46333.91666666666</v>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
-          <t>638S</t>
+          <t>D6L01S</t>
         </is>
       </c>
       <c r="G91" s="5" t="n">
-        <v>46289.41666666666</v>
-[...1 lines deleted...]
-      <c r="H91" s="4" t="n"/>
+        <v>46334.29166666666</v>
+      </c>
+      <c r="H91" s="4" t="inlineStr">
+        <is>
+          <t>26ANB4</t>
+        </is>
+      </c>
       <c r="I91" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J91" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K91" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 07:00</t>
+          <t>07 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L91" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>CMA CGM SAMSON</t>
+          <t>KOTA LUKIS</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>SAMM</t>
+          <t>LC5</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
-          <t>ANL</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E92" s="3" t="n">
-        <v>46288.29166666666</v>
+        <v>46334.04166666666</v>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>638S</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G92" s="3" t="n">
-        <v>46289.29166666666</v>
-[...5 lines deleted...]
-      </c>
+        <v>46334.95833333334</v>
+      </c>
+      <c r="H92" s="2" t="n"/>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 07:00</t>
+          <t>08 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="4" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="4" t="inlineStr">
         <is>
-          <t>MAERSK NORDDAL</t>
+          <t>X-PRESS BARDSEY</t>
         </is>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>EQ9</t>
+          <t>XPBS</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>SIS</t>
         </is>
       </c>
       <c r="E93" s="5" t="n">
-        <v>46288.29166666666</v>
+        <v>46334.125</v>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
-          <t>636D</t>
+          <t>26042W</t>
         </is>
       </c>
       <c r="G93" s="5" t="n">
-        <v>46289.29166666666</v>
+        <v>46335.04166666666</v>
       </c>
       <c r="H93" s="4" t="n"/>
       <c r="I93" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="J93" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="K93" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 07:00</t>
+          <t>08 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="L93" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 19:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>BARGE ISM VIII</t>
+          <t>DALLAS EXPRESS</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>ISM8</t>
+          <t>DLX</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
-          <t>MXM</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E94" s="3" t="n">
-        <v>46288.29166666666</v>
+        <v>46334.16666666666</v>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>2622</t>
+          <t>2643W</t>
         </is>
       </c>
       <c r="G94" s="3" t="n">
-        <v>46289.29166666666</v>
-[...1 lines deleted...]
-      <c r="H94" s="2" t="n"/>
+        <v>46335.20833333334</v>
+      </c>
+      <c r="H94" s="2" t="inlineStr">
+        <is>
+          <t>26AYTE</t>
+        </is>
+      </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 20:00</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 20:00</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 07:00</t>
+          <t>08 Nov 2026 04:00</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 20:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="4" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="4" t="inlineStr">
         <is>
-          <t>HE YUAN SHUN 89</t>
+          <t>BREMEN BELLE</t>
         </is>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>HEYS</t>
+          <t>D6H</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>SIS</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E95" s="5" t="n">
-        <v>46288.33333333334</v>
+        <v>46334.29166666666</v>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
-          <t>639S</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G95" s="5" t="n">
-        <v>46289.29166666666</v>
+        <v>46335.75</v>
       </c>
       <c r="H95" s="4" t="n"/>
       <c r="I95" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J95" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K95" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 08:00</t>
+          <t>08 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L95" s="4" t="inlineStr">
         <is>
-          <t>22 Sep 2026 23:00</t>
+          <t>07 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>ARTHUR MAERSK</t>
+          <t>MAERSK HALIFAX</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>BN3</t>
+          <t>Y64</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E96" s="3" t="n">
-        <v>46288.33333333334</v>
+        <v>46334.29166666666</v>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>635W</t>
+          <t>643W</t>
         </is>
       </c>
       <c r="G96" s="3" t="n">
-        <v>46289.5</v>
-[...1 lines deleted...]
-      <c r="H96" s="2" t="n"/>
+        <v>46335.83333333334</v>
+      </c>
+      <c r="H96" s="2" t="inlineStr">
+        <is>
+          <t>26AND1</t>
+        </is>
+      </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 00:00</t>
+          <t>07 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 00:00</t>
+          <t>07 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 08:00</t>
+          <t>08 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 00:00</t>
+          <t>07 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="4" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">MTT SAPANGAR </t>
+          <t>BRISBANE EXPRESS</t>
         </is>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>GH6</t>
+          <t>BBX</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E97" s="5" t="n">
-        <v>46288.33333333334</v>
+        <v>46334.29166666666</v>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>643W</t>
         </is>
       </c>
       <c r="G97" s="5" t="n">
-        <v>46289.41666666666</v>
-[...1 lines deleted...]
-      <c r="H97" s="4" t="n"/>
+        <v>46335.79166666666</v>
+      </c>
+      <c r="H97" s="4" t="inlineStr">
+        <is>
+          <t>26AVN0</t>
+        </is>
+      </c>
       <c r="I97" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 00:00</t>
+          <t>07 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J97" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 00:00</t>
+          <t>07 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K97" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 08:00</t>
+          <t>08 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L97" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 00:00</t>
+          <t>07 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>REN JIAN 25</t>
+          <t>LIMA SENTOSA 3002</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>04Y</t>
+          <t>LMST</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>MXM</t>
         </is>
       </c>
       <c r="E98" s="3" t="n">
-        <v>46288.41666666666</v>
+        <v>46334.33333333334</v>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>2630</t>
         </is>
       </c>
       <c r="G98" s="3" t="n">
-        <v>46289.375</v>
-[...1 lines deleted...]
-      <c r="H98" s="2" t="n"/>
+        <v>46335.29166666666</v>
+      </c>
+      <c r="H98" s="2" t="inlineStr">
+        <is>
+          <t>26ATK5</t>
+        </is>
+      </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 02:00</t>
+          <t>08 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 02:00</t>
+          <t>08 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 10:00</t>
+          <t>08 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 02:00</t>
+          <t>08 Nov 2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="4" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="4" t="inlineStr">
         <is>
-          <t>CAT LAI EXPRESS</t>
+          <t>MAERSK CAP JACKSON</t>
         </is>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>CTX</t>
+          <t>I1A</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E99" s="5" t="n">
-        <v>46288.41666666666</v>
+        <v>46334.41666666666</v>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
-          <t>2637N</t>
+          <t>644W</t>
         </is>
       </c>
       <c r="G99" s="5" t="n">
-        <v>46289.25</v>
-[...5 lines deleted...]
-      </c>
+        <v>46335.04166666666</v>
+      </c>
+      <c r="H99" s="4" t="n"/>
       <c r="I99" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 02:00</t>
+          <t>08 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="J99" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 02:00</t>
+          <t>08 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="K99" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 10:00</t>
+          <t>08 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="L99" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 02:00</t>
+          <t>08 Nov 2026 02:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>ANGELIKI</t>
+          <t>EVER BLISS</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>14E</t>
+          <t>BLIS</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>EMC</t>
         </is>
       </c>
       <c r="E100" s="3" t="n">
-        <v>46288.54166666666</v>
+        <v>46334.5625</v>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>639W</t>
+          <t>117A</t>
         </is>
       </c>
       <c r="G100" s="3" t="n">
-        <v>46289.08333333334</v>
-[...1 lines deleted...]
-      <c r="H100" s="2" t="n"/>
+        <v>46335.25</v>
+      </c>
+      <c r="H100" s="2" t="inlineStr">
+        <is>
+          <t>26AIP8</t>
+        </is>
+      </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 05:00</t>
+          <t>08 Nov 2026 05:30</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 05:00</t>
+          <t>08 Nov 2026 05:30</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 13:00</t>
+          <t>08 Nov 2026 13:30</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 05:00</t>
+          <t>08 Nov 2026 05:30</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="4" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="4" t="inlineStr">
         <is>
-          <t>ARCHER</t>
+          <t>MTT PORT KELANG</t>
         </is>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>U7L</t>
+          <t>KB5</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E101" s="5" t="n">
-        <v>46288.66666666666</v>
+        <v>46334.625</v>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G101" s="5" t="n">
-        <v>46289.5</v>
+        <v>46335.04166666666</v>
       </c>
       <c r="H101" s="4" t="n"/>
       <c r="I101" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 08:00</t>
+          <t>08 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="J101" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 08:00</t>
+          <t>08 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="K101" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 16:00</t>
+          <t>08 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="L101" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 08:00</t>
+          <t>08 Nov 2026 07:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>EBBA MAERSK</t>
+          <t>MAERSK HAI PHONG</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>788</t>
+          <t>EQ7</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E102" s="3" t="n">
-        <v>46288.79166666666</v>
+        <v>46334.70833333334</v>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>633E</t>
+          <t>569S</t>
         </is>
       </c>
       <c r="G102" s="3" t="n">
-        <v>46289.20833333334</v>
-[...1 lines deleted...]
-      <c r="H102" s="2" t="n"/>
+        <v>46335.29166666666</v>
+      </c>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>26ADTE</t>
+        </is>
+      </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 11:00</t>
+          <t>08 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 11:00</t>
+          <t>08 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 19:00</t>
+          <t>08 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 11:00</t>
+          <t>08 Nov 2026 09:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="4" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="4" t="inlineStr">
         <is>
-          <t>EVER BLESS</t>
+          <t>LITTLE CONCERT</t>
         </is>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>BLES</t>
+          <t>LCO</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>EMC</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E103" s="5" t="n">
-        <v>46288.79166666666</v>
+        <v>46334.75</v>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
-          <t>076N</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G103" s="5" t="n">
-        <v>46289.20833333334</v>
+        <v>46335.79166666666</v>
       </c>
       <c r="H103" s="4" t="n"/>
       <c r="I103" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 11:00</t>
+          <t>08 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="J103" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 11:00</t>
+          <t>08 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="K103" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 19:00</t>
+          <t>08 Nov 2026 18:00</t>
         </is>
       </c>
       <c r="L103" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 11:00</t>
+          <t>08 Nov 2026 10:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>MAERSK HAI PHONG</t>
+          <t>MAERSK VARNA</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>EQ7</t>
+          <t>919</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E104" s="3" t="n">
-        <v>46288.79166666666</v>
+        <v>46334.79166666666</v>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>567S</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G104" s="3" t="n">
-        <v>46289.375</v>
-[...1 lines deleted...]
-      <c r="H104" s="2" t="n"/>
+        <v>46335.70833333334</v>
+      </c>
+      <c r="H104" s="2" t="inlineStr">
+        <is>
+          <t>26AVN7</t>
+        </is>
+      </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 11:00</t>
+          <t>08 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 11:00</t>
-[...6 lines deleted...]
-      </c>
+          <t>08 Nov 2026 11:00</t>
+        </is>
+      </c>
+      <c r="K104" s="2" t="inlineStr"/>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 11:00</t>
+          <t>08 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="4" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="4" t="inlineStr">
         <is>
-          <t>ERASMUS LEO</t>
+          <t>LITTLE CONCERT</t>
         </is>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>EZ5</t>
+          <t>LCO</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E105" s="5" t="n">
-        <v>46288.79166666666</v>
+        <v>46334.79166666666</v>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G105" s="5" t="n">
-        <v>46289.625</v>
-[...1 lines deleted...]
-      <c r="H105" s="4" t="n"/>
+        <v>46335.625</v>
+      </c>
+      <c r="H105" s="4" t="inlineStr">
+        <is>
+          <t>26AIUE</t>
+        </is>
+      </c>
       <c r="I105" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 11:00</t>
+          <t>08 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J105" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 11:00</t>
+          <t>08 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K105" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 19:00</t>
+          <t>08 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L105" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 11:00</t>
+          <t>08 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>MAERSK WALLIS</t>
+          <t>MARINA VOYAGER</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>V6U</t>
+          <t>EY0</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E106" s="3" t="n">
-        <v>46288.91666666666</v>
+        <v>46334.83333333334</v>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>638S</t>
+          <t>645W</t>
         </is>
       </c>
       <c r="G106" s="3" t="n">
-        <v>46289.75</v>
-[...1 lines deleted...]
-      <c r="H106" s="2" t="n"/>
+        <v>46336.125</v>
+      </c>
+      <c r="H106" s="2" t="inlineStr">
+        <is>
+          <t>26AWR8</t>
+        </is>
+      </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 14:00</t>
+          <t>08 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 14:00</t>
+          <t>08 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 22:00</t>
+          <t>08 Nov 2026 20:00</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 14:00</t>
+          <t>08 Nov 2026 12:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="4" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="4" t="inlineStr">
         <is>
-          <t>MERATUS MEDAN 5</t>
+          <t>INFINITI 10</t>
         </is>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>EQ8</t>
+          <t>INT10</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>GUS</t>
         </is>
       </c>
       <c r="E107" s="5" t="n">
-        <v>46288.95833333334</v>
+        <v>46334.91666666666</v>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
-          <t>640S</t>
+          <t>E6L01S</t>
         </is>
       </c>
       <c r="G107" s="5" t="n">
-        <v>46289.875</v>
-[...1 lines deleted...]
-      <c r="H107" s="4" t="n"/>
+        <v>46335.29166666666</v>
+      </c>
+      <c r="H107" s="4" t="inlineStr">
+        <is>
+          <t>26AQWE</t>
+        </is>
+      </c>
       <c r="I107" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 15:00</t>
+          <t>08 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J107" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 15:00</t>
+          <t>08 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K107" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 23:00</t>
+          <t>08 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L107" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 15:00</t>
+          <t>08 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>BRISBANE EXPRESS</t>
+          <t>AL JASRAH</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>BBX</t>
+          <t>JSR</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>HLC</t>
         </is>
       </c>
       <c r="E108" s="3" t="n">
-        <v>46289</v>
+        <v>46335</v>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>644W</t>
         </is>
       </c>
       <c r="G108" s="3" t="n">
-        <v>46290</v>
-[...1 lines deleted...]
-      <c r="H108" s="2" t="n"/>
+        <v>46336.70833333334</v>
+      </c>
+      <c r="H108" s="2" t="inlineStr">
+        <is>
+          <t>26AUXD</t>
+        </is>
+      </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 16:00</t>
+          <t>08 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 16:00</t>
+          <t>08 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 00:00</t>
+          <t>09 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 16:00</t>
+          <t>08 Nov 2026 16:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="4" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="4" t="inlineStr">
         <is>
-          <t>SHIJING</t>
+          <t xml:space="preserve">MTT SAPANGAR </t>
         </is>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
-          <t>09A</t>
+          <t>GH6</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E109" s="5" t="n">
-        <v>46289.04166666666</v>
+        <v>46335.04166666666</v>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G109" s="5" t="n">
-        <v>46290.5</v>
+        <v>46335.875</v>
       </c>
       <c r="H109" s="4" t="n"/>
       <c r="I109" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 17:00</t>
+          <t>08 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J109" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 17:00</t>
+          <t>08 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K109" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 01:00</t>
+          <t>09 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L109" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 17:00</t>
+          <t>08 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>EVER BUILD</t>
+          <t>AL ZUBARA</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>BULD</t>
+          <t>ZUB</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
-          <t>EMC</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E110" s="3" t="n">
-        <v>46289.04166666666</v>
+        <v>46335.04166666666</v>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>089A</t>
+          <t>643W</t>
         </is>
       </c>
       <c r="G110" s="3" t="n">
-        <v>46289.58333333334</v>
-[...1 lines deleted...]
-      <c r="H110" s="2" t="n"/>
+        <v>46336.95833333334</v>
+      </c>
+      <c r="H110" s="2" t="inlineStr">
+        <is>
+          <t>26ABD8</t>
+        </is>
+      </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 17:00</t>
+          <t>08 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 17:00</t>
+          <t>08 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 01:00</t>
+          <t>09 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 17:00</t>
+          <t>08 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="4" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="4" t="inlineStr">
         <is>
-          <t>AL DAHNA EXPRESS</t>
+          <t>MH GREEN</t>
         </is>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>DAH</t>
+          <t>GRET</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>ONE</t>
         </is>
       </c>
       <c r="E111" s="5" t="n">
-        <v>46289.04166666666</v>
+        <v>46335.04166666666</v>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>646S</t>
         </is>
       </c>
       <c r="G111" s="5" t="n">
-        <v>46290.70833333334</v>
+        <v>46335.70833333334</v>
       </c>
       <c r="H111" s="4" t="n"/>
       <c r="I111" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 17:00</t>
+          <t>08 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J111" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 17:00</t>
+          <t>08 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K111" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 01:00</t>
+          <t>09 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L111" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 17:00</t>
+          <t>08 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>ZHONG GU KUN MING</t>
+          <t>NORDBORG MAERSK</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>LB0</t>
+          <t>N7B</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E112" s="3" t="n">
-        <v>46289.125</v>
+        <v>46335.33333333334</v>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>638W</t>
+          <t>639C</t>
         </is>
       </c>
       <c r="G112" s="3" t="n">
-        <v>46290.25</v>
-[...1 lines deleted...]
-      <c r="H112" s="2" t="n"/>
+        <v>46335.75</v>
+      </c>
+      <c r="H112" s="2" t="inlineStr">
+        <is>
+          <t>26ABTA</t>
+        </is>
+      </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 19:00</t>
+          <t>09 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 19:00</t>
+          <t>09 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 03:00</t>
+          <t>09 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 19:00</t>
+          <t>09 Nov 2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="4" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="4" t="inlineStr">
         <is>
-          <t>MUNICH MAERSK</t>
+          <t>MAERSK SEBAROK</t>
         </is>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>Y25</t>
+          <t>213</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E113" s="5" t="n">
-        <v>46289.29166666666</v>
+        <v>46335.33333333334</v>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G113" s="5" t="n">
-        <v>46290.875</v>
-[...5 lines deleted...]
-      </c>
+        <v>46336.54166666666</v>
+      </c>
+      <c r="H113" s="4" t="n"/>
       <c r="I113" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 23:00</t>
+          <t>09 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="J113" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 23:00</t>
+          <t>09 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="K113" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 07:00</t>
+          <t>09 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="L113" s="4" t="inlineStr">
         <is>
-          <t>23 Sep 2026 23:00</t>
+          <t>09 Nov 2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>EVER CONCERT</t>
+          <t>ZHONG GU CHANG SHA</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>CNCR</t>
+          <t>LB1</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
-          <t>EMC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E114" s="3" t="n">
-        <v>46289.29166666666</v>
+        <v>46335.375</v>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
-          <t>091N</t>
+          <t>645W</t>
         </is>
       </c>
       <c r="G114" s="3" t="n">
-        <v>46289.66666666666</v>
+        <v>46336.83333333334</v>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>269YS1</t>
+          <t>26AZM0</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 23:00</t>
+          <t>09 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 23:00</t>
+          <t>09 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 07:00</t>
+          <t>09 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>23 Sep 2026 23:00</t>
+          <t>06 Nov 2026 01:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="4" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="4" t="inlineStr">
         <is>
-          <t>SPIL NISAKA</t>
+          <t>TOCONAO MAERSK</t>
         </is>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
-          <t>19X</t>
+          <t>LE9</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E115" s="5" t="n">
-        <v>46289.33333333334</v>
+        <v>46335.41666666666</v>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
-          <t>639S</t>
+          <t>643S</t>
         </is>
       </c>
       <c r="G115" s="5" t="n">
-        <v>46290.16666666666</v>
-[...1 lines deleted...]
-      <c r="H115" s="4" t="n"/>
+        <v>46336.54166666666</v>
+      </c>
+      <c r="H115" s="4" t="inlineStr">
+        <is>
+          <t>26AFN6</t>
+        </is>
+      </c>
       <c r="I115" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 00:00</t>
+          <t>09 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="J115" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 00:00</t>
+          <t>09 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="K115" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 08:00</t>
+          <t>09 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="L115" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 00:00</t>
+          <t>09 Nov 2026 02:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>KOTA LUKIS</t>
+          <t>ERASMUS CHIEF</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>LC5</t>
+          <t>GI0</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E116" s="3" t="n">
-        <v>46289.375</v>
+        <v>46335.41875</v>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>637S</t>
+          <t>647S</t>
         </is>
       </c>
       <c r="G116" s="3" t="n">
-        <v>46290.20833333334</v>
+        <v>46336.08541666667</v>
       </c>
       <c r="H116" s="2" t="n"/>
       <c r="I116" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 01:00</t>
+          <t>09 Nov 2026 02:03</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 01:00</t>
+          <t>09 Nov 2026 02:03</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 09:00</t>
+          <t>09 Nov 2026 10:03</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 01:00</t>
+          <t>09 Nov 2026 02:03</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="4" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="4" t="inlineStr">
         <is>
-          <t>EVER BLOOM</t>
+          <t>MAERSK BAHAMAS</t>
         </is>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
-          <t>BLOM</t>
+          <t>P2V</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
-          <t>EMC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E117" s="5" t="n">
-        <v>46289.45833333334</v>
+        <v>46335.54166666666</v>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
-          <t>090N</t>
+          <t>646W</t>
         </is>
       </c>
       <c r="G117" s="5" t="n">
-        <v>46289.79166666666</v>
+        <v>46336.33333333334</v>
       </c>
       <c r="H117" s="4" t="n"/>
       <c r="I117" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 03:00</t>
+          <t>09 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="J117" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 03:00</t>
+          <t>09 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="K117" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 11:00</t>
+          <t>09 Nov 2026 13:00</t>
         </is>
       </c>
       <c r="L117" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 03:00</t>
+          <t>09 Nov 2026 05:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>LITTLE CONCERT</t>
+          <t>NORDSERAPHINA</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>LCO</t>
+          <t>NSP</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>HLC</t>
         </is>
       </c>
       <c r="E118" s="3" t="n">
-        <v>46289.45833333334</v>
+        <v>46335.58333333334</v>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>2641N</t>
         </is>
       </c>
       <c r="G118" s="3" t="n">
-        <v>46290.54166666666</v>
+        <v>46336.41666666666</v>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>269HJ5</t>
+          <t>269SRB</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 03:00</t>
+          <t>09 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 03:00</t>
+          <t>09 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 11:00</t>
+          <t>09 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 03:00</t>
+          <t>09 Nov 2026 06:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="4" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="4" t="inlineStr">
         <is>
-          <t>ES TREASURE</t>
+          <t>MARIE MAERSK</t>
         </is>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
-          <t>LF7</t>
+          <t>1JM</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E119" s="5" t="n">
-        <v>46289.5</v>
+        <v>46335.625</v>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
-          <t>639S</t>
+          <t>644W</t>
         </is>
       </c>
       <c r="G119" s="5" t="n">
-        <v>46290.66666666666</v>
+        <v>46337.875</v>
       </c>
       <c r="H119" s="4" t="n"/>
       <c r="I119" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 04:00</t>
+          <t>09 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="J119" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 04:00</t>
+          <t>09 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="K119" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 12:00</t>
+          <t>09 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="L119" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 04:00</t>
+          <t>09 Nov 2026 07:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>BFAD PACIFIC</t>
+          <t>IRENES RAY</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>89C</t>
+          <t>L1T</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E120" s="3" t="n">
-        <v>46289.54166666666</v>
+        <v>46335.72916666666</v>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>646E</t>
         </is>
       </c>
       <c r="G120" s="3" t="n">
-        <v>46290.54166666666</v>
+        <v>46336.95833333334</v>
       </c>
       <c r="H120" s="2" t="n"/>
       <c r="I120" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 05:00</t>
+          <t>09 Nov 2026 09:30</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 05:00</t>
+          <t>09 Nov 2026 09:30</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 13:00</t>
+          <t>09 Nov 2026 17:30</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 05:00</t>
+          <t>09 Nov 2026 09:30</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="4" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="4" t="inlineStr">
         <is>
-          <t>GDANSK EXPRESS</t>
+          <t>EVER BLINK</t>
         </is>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
-          <t>GDX</t>
+          <t>BLNK</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>EMC</t>
         </is>
       </c>
       <c r="E121" s="5" t="n">
-        <v>46289.54166666666</v>
+        <v>46335.79166666666</v>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>085A</t>
         </is>
       </c>
       <c r="G121" s="5" t="n">
-        <v>46291.54166666666</v>
+        <v>46336.33333333334</v>
       </c>
       <c r="H121" s="4" t="inlineStr">
         <is>
-          <t>268WV5</t>
+          <t>26AYQC</t>
         </is>
       </c>
       <c r="I121" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 05:00</t>
+          <t>09 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J121" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 05:00</t>
+          <t>09 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K121" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 13:00</t>
+          <t>09 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L121" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 05:00</t>
+          <t>09 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>121</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>EVER BLISS</t>
+          <t>MAERSK HANGZHOU</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>BLIS</t>
+          <t>Y67</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
-          <t>EMC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E122" s="3" t="n">
-        <v>46289.58333333334</v>
+        <v>46335.79166666666</v>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>116A</t>
+          <t>644W</t>
         </is>
       </c>
       <c r="G122" s="3" t="n">
-        <v>46290.25</v>
+        <v>46336.875</v>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>269MA6</t>
+          <t>26AQJB</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 06:00</t>
+          <t>09 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 06:00</t>
+          <t>09 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 14:00</t>
+          <t>09 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 06:00</t>
+          <t>09 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="4" t="n">
         <v>122</v>
       </c>
       <c r="B123" s="4" t="inlineStr">
         <is>
-          <t>EVER BOARD</t>
+          <t>MAERSK NORDDAL</t>
         </is>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
-          <t>BORD</t>
+          <t>EQ9</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
-          <t>EMC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E123" s="5" t="n">
-        <v>46289.70833333334</v>
+        <v>46335.79166666666</v>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
-          <t>084N</t>
+          <t>645E</t>
         </is>
       </c>
       <c r="G123" s="5" t="n">
-        <v>46290.29166666666</v>
-[...1 lines deleted...]
-      <c r="H123" s="4" t="n"/>
+        <v>46336.75</v>
+      </c>
+      <c r="H123" s="4" t="inlineStr">
+        <is>
+          <t>26AYH1</t>
+        </is>
+      </c>
       <c r="I123" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 09:00</t>
+          <t>09 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J123" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 09:00</t>
+          <t>09 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K123" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 17:00</t>
+          <t>09 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L123" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 09:00</t>
+          <t>09 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>123</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>MAERSK VIGO</t>
+          <t>BALTIMORE STAR</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>V6R</t>
+          <t>S7A</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E124" s="3" t="n">
-        <v>46289.75</v>
+        <v>46335.83333333334</v>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>640X</t>
+          <t>646W</t>
         </is>
       </c>
       <c r="G124" s="3" t="n">
-        <v>46290.58333333334</v>
+        <v>46336.58333333334</v>
       </c>
       <c r="H124" s="2" t="n"/>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 10:00</t>
+          <t>09 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 10:00</t>
+          <t>09 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 18:00</t>
+          <t>09 Nov 2026 20:00</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 10:00</t>
+          <t>09 Nov 2026 12:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="4" t="n">
         <v>124</v>
       </c>
       <c r="B125" s="4" t="inlineStr">
         <is>
-          <t>MAERSK CHILKA</t>
+          <t>ROME EXPRESS</t>
         </is>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t>6FP</t>
+          <t>FIM</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E125" s="5" t="n">
-        <v>46289.79166666666</v>
+        <v>46335.91666666666</v>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>644E</t>
         </is>
       </c>
       <c r="G125" s="5" t="n">
-        <v>46290.70833333334</v>
-[...1 lines deleted...]
-      <c r="H125" s="4" t="n"/>
+        <v>46336.66666666666</v>
+      </c>
+      <c r="H125" s="4" t="inlineStr">
+        <is>
+          <t>26AHKR</t>
+        </is>
+      </c>
       <c r="I125" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 11:00</t>
+          <t>09 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J125" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 11:00</t>
+          <t>09 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K125" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 19:00</t>
+          <t>09 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L125" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 11:00</t>
+          <t>09 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>125</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
           <t>INFINITI 7</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>INT7</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>GUS</t>
         </is>
       </c>
       <c r="E126" s="3" t="n">
-        <v>46289.79166666666</v>
+        <v>46335.91666666666</v>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>J6J04N</t>
+          <t>H6L01S</t>
         </is>
       </c>
       <c r="G126" s="3" t="n">
-        <v>46290.29166666666</v>
-[...1 lines deleted...]
-      <c r="H126" s="2" t="n"/>
+        <v>46336.29166666666</v>
+      </c>
+      <c r="H126" s="2" t="inlineStr">
+        <is>
+          <t>26AKZ3</t>
+        </is>
+      </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 11:00</t>
+          <t>09 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 11:00</t>
+          <t>09 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 19:00</t>
+          <t>09 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 11:00</t>
+          <t>09 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="4" t="n">
         <v>126</v>
       </c>
       <c r="B127" s="4" t="inlineStr">
         <is>
-          <t>ALBERT MAERSK</t>
+          <t>ORNELLA</t>
         </is>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
-          <t>BN1</t>
+          <t>IR5</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E127" s="5" t="n">
-        <v>46289.95833333334</v>
+        <v>46336.04166666666</v>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G127" s="5" t="n">
-        <v>46290.79166666666</v>
+        <v>46336.75</v>
       </c>
       <c r="H127" s="4" t="n"/>
       <c r="I127" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>09 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J127" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>09 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K127" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>10 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L127" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>09 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
         <v>127</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>CXL66</t>
+          <t>MCC TAIPEI</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>LB2</t>
+          <t>EO9</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E128" s="3" t="n">
-        <v>46290.04166666666</v>
+        <v>46336.04166666666</v>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>643D</t>
         </is>
       </c>
       <c r="G128" s="3" t="n">
-        <v>46290.66666666666</v>
+        <v>46337.33333333334</v>
       </c>
       <c r="H128" s="2" t="n"/>
       <c r="I128" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 17:00</t>
+          <t>09 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 17:00</t>
+          <t>09 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 01:00</t>
+          <t>10 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 17:00</t>
+          <t>09 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="4" t="n">
         <v>128</v>
       </c>
       <c r="B129" s="4" t="inlineStr">
         <is>
-          <t>APL MIAMI</t>
+          <t>AMBITION</t>
         </is>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
-          <t>MIAM</t>
+          <t>ET9</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
-          <t>CMA</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E129" s="5" t="n">
-        <v>46290.04166666666</v>
+        <v>46336.16666666666</v>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
-          <t>ONW1</t>
+          <t>643W</t>
         </is>
       </c>
       <c r="G129" s="5" t="n">
-        <v>46290.875</v>
+        <v>46337.41666666666</v>
       </c>
       <c r="H129" s="4" t="n"/>
       <c r="I129" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 17:00</t>
+          <t>09 Nov 2026 20:00</t>
         </is>
       </c>
       <c r="J129" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 17:00</t>
+          <t>09 Nov 2026 20:00</t>
         </is>
       </c>
       <c r="K129" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 01:00</t>
+          <t>10 Nov 2026 04:00</t>
         </is>
       </c>
       <c r="L129" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 17:00</t>
+          <t>09 Nov 2026 20:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>129</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>HERTA</t>
+          <t>X-PRESS PISCES</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>KA4</t>
+          <t>KB6</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E130" s="3" t="n">
-        <v>46290.20833333334</v>
+        <v>46336.29166666666</v>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>639W</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G130" s="3" t="n">
-        <v>46291.20833333334</v>
+        <v>46337.875</v>
       </c>
       <c r="H130" s="2" t="n"/>
       <c r="I130" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 21:00</t>
+          <t>09 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 21:00</t>
+          <t>09 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 05:00</t>
+          <t>10 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 21:00</t>
+          <t>09 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="4" t="n">
         <v>130</v>
       </c>
       <c r="B131" s="4" t="inlineStr">
         <is>
-          <t>MCC TAIPEI</t>
+          <t>MAERSK ZAMBEZI</t>
         </is>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>EO9</t>
+          <t>R8Q</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E131" s="5" t="n">
-        <v>46290.25</v>
+        <v>46336.41666666666</v>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
-          <t>633C</t>
+          <t>646W</t>
         </is>
       </c>
       <c r="G131" s="5" t="n">
-        <v>46290.625</v>
+        <v>46337.66666666666</v>
       </c>
       <c r="H131" s="4" t="n"/>
       <c r="I131" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 22:00</t>
+          <t>10 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="J131" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 22:00</t>
+          <t>10 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="K131" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 06:00</t>
+          <t>10 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="L131" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 22:00</t>
+          <t>10 Nov 2026 02:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
         <v>131</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>MAERSK STOCKHOLM</t>
+          <t>ZHONG GU TIAN JIN</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>9AF</t>
+          <t>ZGTJ</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>SIS</t>
         </is>
       </c>
       <c r="E132" s="3" t="n">
-        <v>46290.29166666666</v>
+        <v>46336.45833333334</v>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
-          <t>636S</t>
+          <t>645S</t>
         </is>
       </c>
       <c r="G132" s="3" t="n">
-        <v>46291.45833333334</v>
-[...1 lines deleted...]
-      <c r="H132" s="2" t="n"/>
+        <v>46337.625</v>
+      </c>
+      <c r="H132" s="2" t="inlineStr">
+        <is>
+          <t>26B8DJ</t>
+        </is>
+      </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>10 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>10 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 07:00</t>
+          <t>10 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>10 Nov 2026 03:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="4" t="n">
         <v>132</v>
       </c>
       <c r="B133" s="4" t="inlineStr">
         <is>
-          <t>SYNERGY KEELUNG</t>
+          <t>MAERSK VERACRUZ</t>
         </is>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
-          <t>P2S</t>
+          <t>Z9F</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E133" s="5" t="n">
-        <v>46290.29166666666</v>
+        <v>46336.47916666666</v>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G133" s="5" t="n">
-        <v>46291.375</v>
+        <v>46337.95833333334</v>
       </c>
       <c r="H133" s="4" t="n"/>
       <c r="I133" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>10 Nov 2026 03:30</t>
         </is>
       </c>
       <c r="J133" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>10 Nov 2026 03:30</t>
         </is>
       </c>
       <c r="K133" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 07:00</t>
+          <t>10 Nov 2026 11:30</t>
         </is>
       </c>
       <c r="L133" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>10 Nov 2026 03:30</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
         <v>133</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>IRENES REWARD</t>
+          <t>MAERSK CAPE TOWN</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>IRW</t>
+          <t>393</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E134" s="3" t="n">
-        <v>46290.29166666666</v>
+        <v>46336.5</v>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>643W</t>
         </is>
       </c>
       <c r="G134" s="3" t="n">
-        <v>46291.45833333334</v>
+        <v>46337.5</v>
       </c>
       <c r="H134" s="2" t="n"/>
       <c r="I134" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>10 Nov 2026 04:00</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>10 Nov 2026 04:00</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 07:00</t>
+          <t>10 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>10 Nov 2026 04:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="4" t="n">
         <v>134</v>
       </c>
       <c r="B135" s="4" t="inlineStr">
         <is>
-          <t>CMA CGM ROSSINI</t>
+          <t>NORTHERN GUARD</t>
         </is>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
-          <t>CCRO</t>
+          <t>56X</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t>ANL</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E135" s="5" t="n">
-        <v>46290.29166666666</v>
+        <v>46336.625</v>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
-          <t>639S</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G135" s="5" t="n">
-        <v>46291.375</v>
-[...1 lines deleted...]
-      <c r="H135" s="4" t="n"/>
+        <v>46337.95833333334</v>
+      </c>
+      <c r="H135" s="4" t="inlineStr">
+        <is>
+          <t>26ATQB</t>
+        </is>
+      </c>
       <c r="I135" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>10 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="J135" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>10 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="K135" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 07:00</t>
+          <t>10 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="L135" s="4" t="inlineStr">
         <is>
-          <t>24 Sep 2026 23:00</t>
+          <t>10 Nov 2026 07:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
         <v>135</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>MAERSK CASABLANCA</t>
+          <t>MERKUR ARCHIPELAGO</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>417</t>
+          <t>Q5E</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E136" s="3" t="n">
-        <v>46290.33333333334</v>
+        <v>46336.625</v>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>638W</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G136" s="3" t="n">
-        <v>46291.58333333334</v>
+        <v>46337.70833333334</v>
       </c>
       <c r="H136" s="2" t="n"/>
       <c r="I136" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 00:00</t>
+          <t>10 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 00:00</t>
+          <t>10 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 08:00</t>
+          <t>10 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 00:00</t>
+          <t>10 Nov 2026 07:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="4" t="n">
         <v>136</v>
       </c>
       <c r="B137" s="4" t="inlineStr">
         <is>
-          <t>SANTA ROSA MAERSK</t>
+          <t>MAERSK BINTULU</t>
         </is>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
-          <t>I3J</t>
+          <t>EH7</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E137" s="5" t="n">
-        <v>46290.33333333334</v>
+        <v>46336.66666666666</v>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>631B</t>
         </is>
       </c>
       <c r="G137" s="5" t="n">
-        <v>46291.625</v>
+        <v>46337.70833333334</v>
       </c>
       <c r="H137" s="4" t="n"/>
       <c r="I137" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 00:00</t>
+          <t>10 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="J137" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 00:00</t>
+          <t>10 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="K137" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 08:00</t>
+          <t>10 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="L137" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 00:00</t>
+          <t>10 Nov 2026 08:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
         <v>137</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>ZHONG GU CHANG SHA</t>
+          <t>FRONTIER 1</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t>LB1</t>
+          <t>FRT1</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>UFY</t>
         </is>
       </c>
       <c r="E138" s="3" t="n">
-        <v>46290.41666666666</v>
+        <v>46336.70833333334</v>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
-          <t>639W</t>
+          <t>016PT2</t>
         </is>
       </c>
       <c r="G138" s="3" t="n">
-        <v>46291.66666666666</v>
+        <v>46337.70833333334</v>
       </c>
       <c r="H138" s="2" t="n"/>
       <c r="I138" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 02:00</t>
+          <t>10 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 02:00</t>
+          <t>10 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 10:00</t>
+          <t>10 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 02:00</t>
+          <t>10 Nov 2026 09:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="4" t="n">
         <v>138</v>
       </c>
       <c r="B139" s="4" t="inlineStr">
         <is>
-          <t>MAERSK CAP JERVIS</t>
+          <t>RHONE MAERSK</t>
         </is>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
-          <t>I1B</t>
+          <t>KC4</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E139" s="5" t="n">
-        <v>46290.58333333334</v>
+        <v>46336.75</v>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>645W</t>
         </is>
       </c>
       <c r="G139" s="5" t="n">
-        <v>46290.91666666666</v>
-[...1 lines deleted...]
-      <c r="H139" s="4" t="n"/>
+        <v>46338</v>
+      </c>
+      <c r="H139" s="4" t="inlineStr">
+        <is>
+          <t>26AX5A</t>
+        </is>
+      </c>
       <c r="I139" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 06:00</t>
+          <t>10 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="J139" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 06:00</t>
+          <t>10 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="K139" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 14:00</t>
+          <t>10 Nov 2026 18:00</t>
         </is>
       </c>
       <c r="L139" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 06:00</t>
+          <t>10 Nov 2026 10:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
         <v>139</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>JEBEL ALI</t>
+          <t>MAERSK ELBA</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>JEA</t>
+          <t>LA5</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E140" s="3" t="n">
-        <v>46290.58333333334</v>
+        <v>46336.79166666666</v>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>643W</t>
         </is>
       </c>
       <c r="G140" s="3" t="n">
-        <v>46292</v>
-[...5 lines deleted...]
-      </c>
+        <v>46337.70833333334</v>
+      </c>
+      <c r="H140" s="2" t="n"/>
       <c r="I140" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 06:00</t>
+          <t>10 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 06:00</t>
+          <t>10 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 14:00</t>
+          <t>10 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L140" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 06:00</t>
+          <t>10 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="4" t="n">
         <v>140</v>
       </c>
       <c r="B141" s="4" t="inlineStr">
         <is>
-          <t>MAERSK RIO INDIA</t>
+          <t>EVER OATH</t>
         </is>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
-          <t>I1W</t>
+          <t>OATH</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>EMC</t>
         </is>
       </c>
       <c r="E141" s="5" t="n">
-        <v>46290.79166666666</v>
+        <v>46336.83333333334</v>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
-          <t>639S</t>
+          <t>109S</t>
         </is>
       </c>
       <c r="G141" s="5" t="n">
-        <v>46292.16666666666</v>
-[...1 lines deleted...]
-      <c r="H141" s="4" t="n"/>
+        <v>46337.54166666666</v>
+      </c>
+      <c r="H141" s="4" t="inlineStr">
+        <is>
+          <t>26AVX6</t>
+        </is>
+      </c>
       <c r="I141" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 11:00</t>
+          <t>10 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="J141" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 11:00</t>
-[...2 lines deleted...]
-      <c r="K141" s="4" t="inlineStr"/>
+          <t>10 Nov 2026 12:00</t>
+        </is>
+      </c>
+      <c r="K141" s="4" t="inlineStr">
+        <is>
+          <t>10 Nov 2026 20:00</t>
+        </is>
+      </c>
       <c r="L141" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 11:00</t>
+          <t>10 Nov 2026 12:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
         <v>141</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>MAERSK HERRERA</t>
+          <t>ZHONG GU TIAN JIN</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>Y69</t>
+          <t>ZGTJ</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>SIS</t>
         </is>
       </c>
       <c r="E142" s="3" t="n">
-        <v>46290.83333333334</v>
+        <v>46337.29166666666</v>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>634E</t>
+          <t>646S</t>
         </is>
       </c>
       <c r="G142" s="3" t="n">
-        <v>46291.66666666666</v>
-[...1 lines deleted...]
-      <c r="H142" s="2" t="n"/>
+        <v>46338.625</v>
+      </c>
+      <c r="H142" s="2" t="inlineStr">
+        <is>
+          <t>26B5IJ</t>
+        </is>
+      </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 12:00</t>
+          <t>10 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 12:00</t>
-[...2 lines deleted...]
-      <c r="K142" s="2" t="inlineStr"/>
+          <t>10 Nov 2026 23:00</t>
+        </is>
+      </c>
+      <c r="K142" s="2" t="inlineStr">
+        <is>
+          <t>11 Nov 2026 07:00</t>
+        </is>
+      </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 12:00</t>
+          <t>10 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="4" t="n">
         <v>142</v>
       </c>
       <c r="B143" s="4" t="inlineStr">
         <is>
-          <t>ROTTERDAM EXPRESS</t>
+          <t>HE YUAN SHUN 89</t>
         </is>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
-          <t>RTX</t>
+          <t>HEYS</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>SIS</t>
         </is>
       </c>
       <c r="E143" s="5" t="n">
-        <v>46290.875</v>
+        <v>46337.29166666666</v>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>646S</t>
         </is>
       </c>
       <c r="G143" s="5" t="n">
-        <v>46292.83333333334</v>
-[...1 lines deleted...]
-      <c r="H143" s="4" t="n"/>
+        <v>46338.29166666666</v>
+      </c>
+      <c r="H143" s="4" t="inlineStr">
+        <is>
+          <t>26BE0R</t>
+        </is>
+      </c>
       <c r="I143" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 13:00</t>
+          <t>10 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J143" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 13:00</t>
+          <t>10 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K143" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 21:00</t>
+          <t>11 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L143" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 13:00</t>
+          <t>10 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
         <v>143</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>MARINA VOYAGER</t>
+          <t>CAT LAI EXPRESS</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>EY0</t>
+          <t>CTX</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E144" s="3" t="n">
-        <v>46290.95833333334</v>
+        <v>46337.375</v>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>639W</t>
+          <t>2642N</t>
         </is>
       </c>
       <c r="G144" s="3" t="n">
-        <v>46292.20833333334</v>
-[...1 lines deleted...]
-      <c r="H144" s="2" t="n"/>
+        <v>46338.125</v>
+      </c>
+      <c r="H144" s="2" t="inlineStr">
+        <is>
+          <t>26ANM1</t>
+        </is>
+      </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 15:00</t>
+          <t>11 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 15:00</t>
+          <t>11 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 23:00</t>
+          <t>11 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 15:00</t>
+          <t>01 Nov 2026 01:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="4" t="n">
         <v>144</v>
       </c>
       <c r="B145" s="4" t="inlineStr">
         <is>
-          <t>EUGEN MAERSK</t>
+          <t>CAT LAI EXPRESS</t>
         </is>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>CTX</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E145" s="5" t="n">
-        <v>46290.95833333334</v>
+        <v>46337.41666666666</v>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>2643N</t>
         </is>
       </c>
       <c r="G145" s="5" t="n">
-        <v>46292.75</v>
-[...1 lines deleted...]
-      <c r="H145" s="4" t="n"/>
+        <v>46338.25</v>
+      </c>
+      <c r="H145" s="4" t="inlineStr">
+        <is>
+          <t>26AMY4</t>
+        </is>
+      </c>
       <c r="I145" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 15:00</t>
+          <t>11 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="J145" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 15:00</t>
+          <t>11 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="K145" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 23:00</t>
+          <t>11 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="L145" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 15:00</t>
+          <t>11 Nov 2026 02:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
         <v>145</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>BANGKOK MAERSK</t>
+          <t>EVER CONCERT</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>DN4</t>
+          <t>CNCR</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>EMC</t>
         </is>
       </c>
       <c r="E146" s="3" t="n">
-        <v>46291.04166666666</v>
+        <v>46337.58333333334</v>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>638W</t>
+          <t>094N</t>
         </is>
       </c>
       <c r="G146" s="3" t="n">
-        <v>46292.875</v>
-[...1 lines deleted...]
-      <c r="H146" s="2" t="n"/>
+        <v>46338.25</v>
+      </c>
+      <c r="H146" s="2" t="inlineStr">
+        <is>
+          <t>26AXK8</t>
+        </is>
+      </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 17:00</t>
+          <t>11 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 17:00</t>
+          <t>11 Nov 2026 06:00</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 01:00</t>
+          <t>11 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 17:00</t>
+          <t>11 Nov 2026 06:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="4" t="n">
         <v>146</v>
       </c>
       <c r="B147" s="4" t="inlineStr">
         <is>
-          <t>MATHILDE MAERSK</t>
+          <t>ARCHER</t>
         </is>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
-          <t>2BM</t>
+          <t>U7L</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E147" s="5" t="n">
-        <v>46291.04166666666</v>
+        <v>46337.66666666666</v>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G147" s="5" t="n">
-        <v>46292.83333333334</v>
+        <v>46338.5</v>
       </c>
       <c r="H147" s="4" t="n"/>
       <c r="I147" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 17:00</t>
+          <t>11 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="J147" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 17:00</t>
+          <t>11 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="K147" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 01:00</t>
+          <t>11 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="L147" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 17:00</t>
+          <t>11 Nov 2026 08:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
         <v>147</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>MCC YANGON</t>
+          <t>MORTEN MAERSK</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>EQ2</t>
+          <t>1SM</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E148" s="3" t="n">
-        <v>46291.04166666666</v>
+        <v>46337.79166666666</v>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>638W</t>
+          <t>643W</t>
         </is>
       </c>
       <c r="G148" s="3" t="n">
-        <v>46291.625</v>
-[...1 lines deleted...]
-      <c r="H148" s="2" t="n"/>
+        <v>46339.58333333334</v>
+      </c>
+      <c r="H148" s="2" t="inlineStr">
+        <is>
+          <t>26AJY6</t>
+        </is>
+      </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 17:00</t>
+          <t>11 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 17:00</t>
+          <t>11 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 01:00</t>
+          <t>11 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 17:00</t>
+          <t>11 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="4" t="n">
         <v>148</v>
       </c>
       <c r="B149" s="4" t="inlineStr">
         <is>
-          <t>MAERSK NESNA</t>
+          <t>SHIJING</t>
         </is>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
-          <t>ER4</t>
+          <t>09A</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E149" s="5" t="n">
-        <v>46291.04166666666</v>
+        <v>46337.79166666666</v>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
-          <t>639E</t>
+          <t>646W</t>
         </is>
       </c>
       <c r="G149" s="5" t="n">
-        <v>46292.04166666666</v>
+        <v>46338.83333333334</v>
       </c>
       <c r="H149" s="4" t="n"/>
       <c r="I149" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 17:00</t>
+          <t>11 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J149" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 17:00</t>
+          <t>11 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K149" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 01:00</t>
+          <t>11 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L149" s="4" t="inlineStr">
         <is>
-          <t>25 Sep 2026 17:00</t>
+          <t>11 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
         <v>149</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>SANTA TERESA</t>
+          <t>BIG BREEZY</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>I3K</t>
+          <t>MI0</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E150" s="3" t="n">
-        <v>46291.29166666666</v>
+        <v>46337.79166666666</v>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
-          <t>640N</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G150" s="3" t="n">
-        <v>46292.875</v>
+        <v>46338.625</v>
       </c>
       <c r="H150" s="2" t="n"/>
       <c r="I150" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 23:00</t>
+          <t>11 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 23:00</t>
-[...6 lines deleted...]
-      </c>
+          <t>11 Nov 2026 11:00</t>
+        </is>
+      </c>
+      <c r="K150" s="2" t="inlineStr"/>
       <c r="L150" s="2" t="inlineStr">
         <is>
-          <t>25 Sep 2026 23:00</t>
+          <t>11 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="4" t="n">
         <v>150</v>
       </c>
       <c r="B151" s="4" t="inlineStr">
         <is>
-          <t>BRUSSELS MAERSK</t>
+          <t>MCC CEBU</t>
         </is>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
-          <t>DN6</t>
+          <t>EQ5</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E151" s="5" t="n">
-        <v>46291.375</v>
+        <v>46337.79166666666</v>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>644S</t>
         </is>
       </c>
       <c r="G151" s="5" t="n">
-        <v>46292.625</v>
+        <v>46338.375</v>
       </c>
       <c r="H151" s="4" t="n"/>
       <c r="I151" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 01:00</t>
+          <t>11 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J151" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 01:00</t>
+          <t>11 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K151" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 09:00</t>
+          <t>11 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L151" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 01:00</t>
+          <t>11 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
         <v>151</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>GREEN CELESTE</t>
+          <t>WIDE INDIA</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>CLST</t>
+          <t>WIA</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
-          <t>EMC</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E152" s="3" t="n">
-        <v>46291.45833333334</v>
+        <v>46337.79166666666</v>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>132N</t>
+          <t>646S</t>
         </is>
       </c>
       <c r="G152" s="3" t="n">
-        <v>46291.95833333334</v>
+        <v>46338.75</v>
       </c>
       <c r="H152" s="2" t="n"/>
       <c r="I152" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 03:00</t>
+          <t>11 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 03:00</t>
+          <t>11 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>11 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 03:00</t>
+          <t>11 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="4" t="n">
         <v>152</v>
       </c>
       <c r="B153" s="4" t="inlineStr">
         <is>
-          <t>HUA XIN 678</t>
+          <t>MAERSK HIDALGO</t>
         </is>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
-          <t>HUXI</t>
+          <t>Y65</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
-          <t>SIS</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E153" s="5" t="n">
-        <v>46291.45833333334</v>
+        <v>46337.91666666666</v>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
-          <t>638S</t>
+          <t>639E</t>
         </is>
       </c>
       <c r="G153" s="5" t="n">
-        <v>46292.83333333334</v>
+        <v>46338.75</v>
       </c>
       <c r="H153" s="4" t="n"/>
       <c r="I153" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 03:00</t>
+          <t>11 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J153" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 03:00</t>
+          <t>11 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K153" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>11 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L153" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 03:00</t>
+          <t>11 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
         <v>153</v>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t>ZHONG GU CHANG SHA</t>
+          <t>MAERSK WALLIS</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>LB1</t>
+          <t>V6U</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E154" s="3" t="n">
-        <v>46291.54166666666</v>
+        <v>46337.91666666666</v>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>645S</t>
         </is>
       </c>
       <c r="G154" s="3" t="n">
-        <v>46293.16666666666</v>
+        <v>46338.75</v>
       </c>
       <c r="H154" s="2" t="n"/>
       <c r="I154" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 05:00</t>
+          <t>11 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J154" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 05:00</t>
+          <t>11 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K154" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 13:00</t>
+          <t>11 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L154" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 05:00</t>
+          <t>11 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="4" t="n">
         <v>154</v>
       </c>
       <c r="B155" s="4" t="inlineStr">
         <is>
-          <t>MAERSK NUSSFJORD</t>
+          <t>SALLY MAERSK</t>
         </is>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
-          <t>ER5</t>
+          <t>610</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E155" s="5" t="n">
-        <v>46291.54166666666</v>
+        <v>46337.91666666666</v>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>643W</t>
         </is>
       </c>
       <c r="G155" s="5" t="n">
-        <v>46292.45833333334</v>
+        <v>46339.04166666666</v>
       </c>
       <c r="H155" s="4" t="n"/>
       <c r="I155" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 05:00</t>
+          <t>11 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J155" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 05:00</t>
+          <t>11 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K155" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 13:00</t>
+          <t>11 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L155" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 05:00</t>
+          <t>11 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
         <v>155</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>MAERSK DAVAO</t>
+          <t>ES TREASURE</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>EP3</t>
+          <t>LF7</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E156" s="3" t="n">
-        <v>46291.54166666666</v>
+        <v>46338</v>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
-          <t>619A</t>
+          <t>646S</t>
         </is>
       </c>
       <c r="G156" s="3" t="n">
-        <v>46292.16666666666</v>
+        <v>46339</v>
       </c>
       <c r="H156" s="2" t="n"/>
       <c r="I156" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 05:00</t>
+          <t>11 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 05:00</t>
+          <t>11 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 13:00</t>
+          <t>12 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 05:00</t>
+          <t>11 Nov 2026 16:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="4" t="n">
         <v>156</v>
       </c>
       <c r="B157" s="4" t="inlineStr">
         <is>
-          <t>MAERSK KARACHI</t>
+          <t>MURCIA MAERSK</t>
         </is>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
-          <t>8GF</t>
+          <t>Y31</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E157" s="5" t="n">
-        <v>46291.54166666666</v>
+        <v>46338.04166666666</v>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
-          <t>638W</t>
+          <t>644W</t>
         </is>
       </c>
       <c r="G157" s="5" t="n">
-        <v>46293.04166666666</v>
+        <v>46339.70833333334</v>
       </c>
       <c r="H157" s="4" t="n"/>
       <c r="I157" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 05:00</t>
+          <t>11 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J157" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 05:00</t>
+          <t>11 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K157" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 13:00</t>
+          <t>12 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L157" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 05:00</t>
+          <t>11 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
         <v>157</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t>NEW YORK EXPRESS</t>
+          <t>HUA XIN 678</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>NKX</t>
+          <t>HUXI</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>SIS</t>
         </is>
       </c>
       <c r="E158" s="3" t="n">
-        <v>46291.70833333334</v>
+        <v>46338.29166666666</v>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>646S</t>
         </is>
       </c>
       <c r="G158" s="3" t="n">
-        <v>46293</v>
-[...1 lines deleted...]
-      <c r="H158" s="2" t="n"/>
+        <v>46339.33333333334</v>
+      </c>
+      <c r="H158" s="2" t="inlineStr">
+        <is>
+          <t>26AUW9</t>
+        </is>
+      </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 09:00</t>
+          <t>11 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J158" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 09:00</t>
+          <t>11 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 17:00</t>
+          <t>12 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L158" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 09:00</t>
+          <t>11 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="4" t="n">
         <v>158</v>
       </c>
       <c r="B159" s="4" t="inlineStr">
         <is>
-          <t>MAERSK SEMAKAU</t>
+          <t>AS PENELOPE</t>
         </is>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>PLP</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E159" s="5" t="n">
-        <v>46291.79166666666</v>
+        <v>46338.33333333334</v>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
-          <t>639S</t>
+          <t>646S</t>
         </is>
       </c>
       <c r="G159" s="5" t="n">
-        <v>46292.79166666666</v>
-[...1 lines deleted...]
-      <c r="H159" s="4" t="n"/>
+        <v>46339.45833333334</v>
+      </c>
+      <c r="H159" s="4" t="inlineStr">
+        <is>
+          <t>26APRA</t>
+        </is>
+      </c>
       <c r="I159" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="J159" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="K159" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 19:00</t>
+          <t>12 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="L159" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
         <v>159</v>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t>MEDKON VIE</t>
+          <t>MAERSK CHARLESTON</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t>EX4</t>
+          <t>T9K</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E160" s="3" t="n">
-        <v>46291.79166666666</v>
+        <v>46338.41666666666</v>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>638S</t>
+          <t>641W</t>
         </is>
       </c>
       <c r="G160" s="3" t="n">
-        <v>46292.58333333334</v>
-[...1 lines deleted...]
-      <c r="H160" s="2" t="n"/>
+        <v>46339.375</v>
+      </c>
+      <c r="H160" s="2" t="inlineStr">
+        <is>
+          <t>26AGQ6</t>
+        </is>
+      </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="J160" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="K160" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 19:00</t>
+          <t>12 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="L160" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 02:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="4" t="n">
         <v>160</v>
       </c>
       <c r="B161" s="4" t="inlineStr">
         <is>
-          <t>DALLAS EXPRESS</t>
+          <t>DALI</t>
         </is>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
-          <t>DLX</t>
+          <t>D6M</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E161" s="5" t="n">
-        <v>46291.79166666666</v>
+        <v>46338.54166666666</v>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
-          <t>640N</t>
+          <t>644S</t>
         </is>
       </c>
       <c r="G161" s="5" t="n">
-        <v>46293.04166666666</v>
+        <v>46339.79166666666</v>
       </c>
       <c r="H161" s="4" t="n"/>
       <c r="I161" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="J161" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="K161" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 19:00</t>
+          <t>12 Nov 2026 13:00</t>
         </is>
       </c>
       <c r="L161" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 05:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
         <v>161</v>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
-          <t>INFINITI 7</t>
+          <t>GREEN OWL</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
-          <t>INT7</t>
+          <t>GOWL</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
-          <t>GUS</t>
+          <t>SIS</t>
         </is>
       </c>
       <c r="E162" s="3" t="n">
-        <v>46291.79166666666</v>
+        <v>46338.79166666666</v>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
-          <t>D6J04S</t>
+          <t>646S</t>
         </is>
       </c>
       <c r="G162" s="3" t="n">
-        <v>46292.29166666666</v>
+        <v>46339.375</v>
       </c>
       <c r="H162" s="2" t="n"/>
       <c r="I162" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J162" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K162" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 19:00</t>
+          <t>12 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L162" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="4" t="n">
         <v>162</v>
       </c>
       <c r="B163" s="4" t="inlineStr">
         <is>
-          <t>MAERSK NUSANTARA</t>
+          <t>EDITH MAERSK</t>
         </is>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
-          <t>Z9L</t>
+          <t>795</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E163" s="5" t="n">
-        <v>46291.79166666666</v>
+        <v>46338.83333333334</v>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
-          <t>623B</t>
+          <t>644W</t>
         </is>
       </c>
       <c r="G163" s="5" t="n">
-        <v>46292.70833333334</v>
+        <v>46340.625</v>
       </c>
       <c r="H163" s="4" t="n"/>
       <c r="I163" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="J163" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="K163" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 19:00</t>
+          <t>12 Nov 2026 20:00</t>
         </is>
       </c>
       <c r="L163" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 12:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="n">
         <v>163</v>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>TARANGA 2</t>
+          <t>INFINITI 7</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t>TRG2</t>
+          <t>INT7</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
-          <t>UFY</t>
+          <t>GUS</t>
         </is>
       </c>
       <c r="E164" s="3" t="n">
-        <v>46291.79166666666</v>
+        <v>46338.91666666666</v>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
-          <t>009PO</t>
+          <t>E6L02S</t>
         </is>
       </c>
       <c r="G164" s="3" t="n">
-        <v>46292.79166666666</v>
-[...1 lines deleted...]
-      <c r="H164" s="2" t="n"/>
+        <v>46339.29166666666</v>
+      </c>
+      <c r="H164" s="2" t="inlineStr">
+        <is>
+          <t>26AVO3</t>
+        </is>
+      </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J164" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K164" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 19:00</t>
+          <t>12 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L164" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 11:00</t>
+          <t>12 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="4" t="n">
         <v>164</v>
       </c>
       <c r="B165" s="4" t="inlineStr">
         <is>
-          <t>TRANCURA</t>
+          <t>STAMATIS B</t>
         </is>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
-          <t>D48</t>
+          <t>LB3</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E165" s="5" t="n">
-        <v>46291.875</v>
+        <v>46339.04166666666</v>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
-          <t>635N</t>
+          <t>644W</t>
         </is>
       </c>
       <c r="G165" s="5" t="n">
-        <v>46293.08333333334</v>
+        <v>46339.66666666666</v>
       </c>
       <c r="H165" s="4" t="n"/>
       <c r="I165" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 13:00</t>
+          <t>12 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J165" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 13:00</t>
+          <t>12 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K165" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 21:00</t>
+          <t>13 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L165" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 13:00</t>
+          <t>12 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
         <v>165</v>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>LITTLE CONCERT</t>
+          <t>MAGLEBY MAERSK</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
-          <t>LCO</t>
+          <t>1LM</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E166" s="3" t="n">
-        <v>46292</v>
+        <v>46339.04166666666</v>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
-          <t>640N</t>
+          <t>641E</t>
         </is>
       </c>
       <c r="G166" s="3" t="n">
-        <v>46293</v>
+        <v>46341</v>
       </c>
       <c r="H166" s="2" t="n"/>
       <c r="I166" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 16:00</t>
+          <t>12 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J166" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 16:00</t>
+          <t>12 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K166" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 00:00</t>
+          <t>13 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L166" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 16:00</t>
+          <t>12 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="4" t="n">
         <v>166</v>
       </c>
       <c r="B167" s="4" t="inlineStr">
         <is>
-          <t>MAERSK WALLIS</t>
+          <t>SYNERGY BUSAN</t>
         </is>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
-          <t>V6U</t>
+          <t>T9A</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E167" s="5" t="n">
-        <v>46292.04166666666</v>
+        <v>46339.125</v>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>645N</t>
         </is>
       </c>
       <c r="G167" s="5" t="n">
-        <v>46292.95833333334</v>
-[...1 lines deleted...]
-      <c r="H167" s="4" t="n"/>
+        <v>46340</v>
+      </c>
+      <c r="H167" s="4" t="inlineStr">
+        <is>
+          <t>26AKDZ</t>
+        </is>
+      </c>
       <c r="I167" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 17:00</t>
+          <t>12 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="J167" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 17:00</t>
+          <t>12 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="K167" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 01:00</t>
+          <t>13 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="L167" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 17:00</t>
+          <t>12 Nov 2026 19:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="n">
         <v>167</v>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>EVER BEFIT</t>
+          <t>MCC YANGON</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
-          <t>BEFT</t>
+          <t>EQ2</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
-          <t>EMC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E168" s="3" t="n">
-        <v>46292.04166666666</v>
+        <v>46339.1875</v>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
-          <t>082A</t>
+          <t>640C</t>
         </is>
       </c>
       <c r="G168" s="3" t="n">
-        <v>46292.58333333334</v>
+        <v>46340.91666666666</v>
       </c>
       <c r="H168" s="2" t="n"/>
       <c r="I168" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 17:00</t>
+          <t>12 Nov 2026 20:30</t>
         </is>
       </c>
       <c r="J168" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 17:00</t>
+          <t>12 Nov 2026 20:30</t>
         </is>
       </c>
       <c r="K168" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 01:00</t>
+          <t>13 Nov 2026 04:30</t>
         </is>
       </c>
       <c r="L168" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 17:00</t>
+          <t>12 Nov 2026 20:30</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="4" t="n">
         <v>168</v>
       </c>
       <c r="B169" s="4" t="inlineStr">
         <is>
-          <t>EVER OUTWIT</t>
+          <t>SEASPAN LINGUE</t>
         </is>
       </c>
       <c r="C169" s="4" t="inlineStr">
         <is>
-          <t>OTWT</t>
+          <t>P3Z</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
-          <t>EMC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E169" s="5" t="n">
-        <v>46292.04166666666</v>
+        <v>46339.29166666666</v>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
-          <t>061S</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G169" s="5" t="n">
-        <v>46292.625</v>
-[...5 lines deleted...]
-      </c>
+        <v>46340.375</v>
+      </c>
+      <c r="H169" s="4" t="n"/>
       <c r="I169" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 17:00</t>
+          <t>12 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J169" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 17:00</t>
+          <t>12 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K169" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 01:00</t>
+          <t>13 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L169" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 17:00</t>
+          <t>12 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="n">
         <v>169</v>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>EVER OATH</t>
+          <t>NORDSERAPHINA</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
-          <t>OATH</t>
+          <t>NSP</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
-          <t>EMC</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E170" s="3" t="n">
-        <v>46292.04166666666</v>
+        <v>46339.33333333334</v>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
-          <t>107S</t>
+          <t>2643N</t>
         </is>
       </c>
       <c r="G170" s="3" t="n">
-        <v>46292.54166666666</v>
-[...1 lines deleted...]
-      <c r="H170" s="2" t="n"/>
+        <v>46340.04166666666</v>
+      </c>
+      <c r="H170" s="2" t="inlineStr">
+        <is>
+          <t>26APJA</t>
+        </is>
+      </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 17:00</t>
+          <t>13 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="J170" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 17:00</t>
+          <t>13 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="K170" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 01:00</t>
+          <t>13 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="L170" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 17:00</t>
+          <t>13 Nov 2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="4" t="n">
         <v>170</v>
       </c>
       <c r="B171" s="4" t="inlineStr">
         <is>
-          <t>XIN HUANG PU</t>
+          <t>BARGE PACIFIC SUN 5</t>
         </is>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
-          <t>QUB</t>
+          <t>PC55</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
-          <t>COS</t>
+          <t>MXM</t>
         </is>
       </c>
       <c r="E171" s="5" t="n">
-        <v>46292.08333333334</v>
+        <v>46339.33333333334</v>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
-          <t>224W</t>
+          <t>2615</t>
         </is>
       </c>
       <c r="G171" s="5" t="n">
-        <v>46293.04166666666</v>
-[...1 lines deleted...]
-      <c r="H171" s="4" t="n"/>
+        <v>46340.29166666666</v>
+      </c>
+      <c r="H171" s="4" t="inlineStr">
+        <is>
+          <t>26ABIC</t>
+        </is>
+      </c>
       <c r="I171" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 18:00</t>
+          <t>13 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="J171" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 18:00</t>
+          <t>13 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="K171" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 02:00</t>
+          <t>13 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="L171" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 18:00</t>
+          <t>13 Nov 2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="n">
         <v>171</v>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>KOTA LUKIS</t>
+          <t>ZHONG GU CHONG QING</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
-          <t>LC5</t>
+          <t>MI4</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E172" s="3" t="n">
-        <v>46292.125</v>
+        <v>46339.41666666666</v>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
-          <t>638N</t>
+          <t>646W</t>
         </is>
       </c>
       <c r="G172" s="3" t="n">
-        <v>46292.95833333334</v>
+        <v>46340.66666666666</v>
       </c>
       <c r="H172" s="2" t="n"/>
       <c r="I172" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 19:00</t>
+          <t>13 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="J172" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 19:00</t>
-[...6 lines deleted...]
-      </c>
+          <t>13 Nov 2026 02:00</t>
+        </is>
+      </c>
+      <c r="K172" s="2" t="inlineStr"/>
       <c r="L172" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 19:00</t>
+          <t>13 Nov 2026 02:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="4" t="n">
         <v>172</v>
       </c>
       <c r="B173" s="4" t="inlineStr">
         <is>
-          <t>IRENES REWARD</t>
+          <t>MAASTRICHT MAERSK</t>
         </is>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
-          <t>IRW</t>
+          <t>Y34</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E173" s="5" t="n">
-        <v>46292.125</v>
+        <v>46339.5</v>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
-          <t>640N</t>
+          <t>643W</t>
         </is>
       </c>
       <c r="G173" s="5" t="n">
-        <v>46293.16666666666</v>
+        <v>46341.125</v>
       </c>
       <c r="H173" s="4" t="n"/>
       <c r="I173" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 19:00</t>
+          <t>13 Nov 2026 04:00</t>
         </is>
       </c>
       <c r="J173" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 19:00</t>
+          <t>13 Nov 2026 04:00</t>
         </is>
       </c>
       <c r="K173" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 03:00</t>
+          <t>13 Nov 2026 12:00</t>
         </is>
       </c>
       <c r="L173" s="4" t="inlineStr">
         <is>
-          <t>26 Sep 2026 19:00</t>
+          <t>13 Nov 2026 04:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="n">
         <v>173</v>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>BREMEN BELLE</t>
+          <t>MAERSK RIO INDIA</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
-          <t>D6H</t>
+          <t>I1W</t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E174" s="3" t="n">
-        <v>46292.29166666666</v>
+        <v>46339.79166666666</v>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
-          <t>640N</t>
+          <t>646S</t>
         </is>
       </c>
       <c r="G174" s="3" t="n">
-        <v>46293.75</v>
+        <v>46341.16666666666</v>
       </c>
       <c r="H174" s="2" t="n"/>
       <c r="I174" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 23:00</t>
+          <t>13 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J174" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 23:00</t>
+          <t>13 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K174" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 07:00</t>
+          <t>13 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L174" s="2" t="inlineStr">
         <is>
-          <t>26 Sep 2026 23:00</t>
+          <t>13 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="4" t="n">
         <v>174</v>
       </c>
       <c r="B175" s="4" t="inlineStr">
         <is>
-          <t>SALAHUDDIN</t>
+          <t>MSC BEIRA IV</t>
         </is>
       </c>
       <c r="C175" s="4" t="inlineStr">
         <is>
-          <t>SLD</t>
+          <t>MBEI</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MSC</t>
         </is>
       </c>
       <c r="E175" s="5" t="n">
-        <v>46292.45833333334</v>
+        <v>46339.79166666666</v>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>646R</t>
         </is>
       </c>
       <c r="G175" s="5" t="n">
-        <v>46294.20833333334</v>
+        <v>46340.29166666666</v>
       </c>
       <c r="H175" s="4" t="inlineStr">
         <is>
-          <t>268IM2</t>
+          <t>26AXRF</t>
         </is>
       </c>
       <c r="I175" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 03:00</t>
+          <t>13 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J175" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 03:00</t>
+          <t>13 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K175" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 11:00</t>
+          <t>13 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L175" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 03:00</t>
+          <t>13 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="n">
         <v>175</v>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t>HANSA AFRICA</t>
+          <t>INFINITI 1801</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
-          <t>T9U</t>
+          <t>I1IU</t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>GUS</t>
         </is>
       </c>
       <c r="E176" s="3" t="n">
-        <v>46292.5</v>
+        <v>46339.91666666666</v>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>D6L02S</t>
         </is>
       </c>
       <c r="G176" s="3" t="n">
-        <v>46292.91666666666</v>
+        <v>46340.29166666666</v>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
-          <t>269UG5</t>
+          <t>26ATP1</t>
         </is>
       </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 04:00</t>
+          <t>13 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J176" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 04:00</t>
+          <t>13 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K176" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 12:00</t>
+          <t>13 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L176" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 04:00</t>
+          <t>13 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="4" t="n">
         <v>176</v>
       </c>
       <c r="B177" s="4" t="inlineStr">
         <is>
-          <t>MAERSK VARNA</t>
+          <t>MAERSK HUACHO</t>
         </is>
       </c>
       <c r="C177" s="4" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>K1N</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E177" s="5" t="n">
-        <v>46292.79166666666</v>
+        <v>46340.04166666666</v>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
-          <t>640N</t>
+          <t>645W</t>
         </is>
       </c>
       <c r="G177" s="5" t="n">
-        <v>46293.70833333334</v>
+        <v>46341.875</v>
       </c>
       <c r="H177" s="4" t="n"/>
       <c r="I177" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 11:00</t>
+          <t>13 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J177" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 11:00</t>
+          <t>13 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K177" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 19:00</t>
+          <t>14 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L177" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 11:00</t>
+          <t>13 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="n">
         <v>177</v>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
-          <t>AS PENELOPE</t>
+          <t>MAERSK NESNA</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
-          <t>PLP</t>
+          <t>ER4</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E178" s="3" t="n">
-        <v>46292.875</v>
+        <v>46340.04166666666</v>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
-          <t>639E</t>
+          <t>646E</t>
         </is>
       </c>
       <c r="G178" s="3" t="n">
-        <v>46293.79166666666</v>
-[...5 lines deleted...]
-      </c>
+        <v>46341.04166666666</v>
+      </c>
+      <c r="H178" s="2" t="n"/>
       <c r="I178" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 13:00</t>
+          <t>13 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J178" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 13:00</t>
+          <t>13 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K178" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 21:00</t>
+          <t>14 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L178" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 13:00</t>
+          <t>13 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="4" t="n">
         <v>178</v>
       </c>
       <c r="B179" s="4" t="inlineStr">
         <is>
-          <t>LEVERKUSEN EXPRESS</t>
+          <t>MAERSK SIHANOUKVILLE</t>
         </is>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
-          <t>LKX</t>
+          <t>EO7</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E179" s="5" t="n">
-        <v>46292.91666666666</v>
+        <v>46340.04166666666</v>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
-          <t>638E</t>
+          <t>645W</t>
         </is>
       </c>
       <c r="G179" s="5" t="n">
-        <v>46294.66666666666</v>
+        <v>46340.625</v>
       </c>
       <c r="H179" s="4" t="n"/>
       <c r="I179" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 14:00</t>
+          <t>13 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J179" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 14:00</t>
+          <t>13 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K179" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 22:00</t>
+          <t>14 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L179" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 14:00</t>
+          <t>13 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="n">
         <v>179</v>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>AL MASHRAB</t>
+          <t>W KITHIRA</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
-          <t>MSH</t>
+          <t>KIT</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
           <t>HLC</t>
         </is>
       </c>
       <c r="E180" s="3" t="n">
-        <v>46293</v>
+        <v>46340.08333333334</v>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
-          <t>638W</t>
+          <t>644W</t>
         </is>
       </c>
       <c r="G180" s="3" t="n">
-        <v>46294.70833333334</v>
+        <v>46341.04166666666</v>
       </c>
       <c r="H180" s="2" t="n"/>
       <c r="I180" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 16:00</t>
+          <t>13 Nov 2026 18:00</t>
         </is>
       </c>
       <c r="J180" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 16:00</t>
+          <t>13 Nov 2026 18:00</t>
         </is>
       </c>
       <c r="K180" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 00:00</t>
+          <t>14 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="L180" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 16:00</t>
+          <t>13 Nov 2026 18:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="4" t="n">
         <v>180</v>
       </c>
       <c r="B181" s="4" t="inlineStr">
         <is>
-          <t>MH GREEN</t>
+          <t>NORDAGER MAERSK</t>
         </is>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
-          <t>GRET</t>
+          <t>N7C</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
-          <t>ONE</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E181" s="5" t="n">
-        <v>46293.04166666666</v>
+        <v>46340.54166666666</v>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
-          <t>640S</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G181" s="5" t="n">
-        <v>46294.04166666666</v>
+        <v>46341.45833333334</v>
       </c>
       <c r="H181" s="4" t="n"/>
       <c r="I181" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 17:00</t>
+          <t>14 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="J181" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 17:00</t>
+          <t>14 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="K181" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 01:00</t>
+          <t>14 Nov 2026 13:00</t>
         </is>
       </c>
       <c r="L181" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 17:00</t>
+          <t>14 Nov 2026 05:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="n">
         <v>181</v>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
-          <t>AS SIMONE</t>
+          <t>MAERSK CINCINNATI</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
-          <t>CS4</t>
+          <t>T9M</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E182" s="3" t="n">
-        <v>46293.04166666666</v>
+        <v>46340.75</v>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
-          <t>640N</t>
+          <t>645W</t>
         </is>
       </c>
       <c r="G182" s="3" t="n">
-        <v>46293.875</v>
+        <v>46342.00069444445</v>
       </c>
       <c r="H182" s="2" t="n"/>
       <c r="I182" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 17:00</t>
+          <t>14 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="J182" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 17:00</t>
+          <t>14 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="K182" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 01:00</t>
+          <t>14 Nov 2026 18:00</t>
         </is>
       </c>
       <c r="L182" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 17:00</t>
+          <t>14 Nov 2026 10:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="4" t="n">
         <v>182</v>
       </c>
       <c r="B183" s="4" t="inlineStr">
         <is>
-          <t>ORNELLA</t>
+          <t>MAERSK SEMAKAU</t>
         </is>
       </c>
       <c r="C183" s="4" t="inlineStr">
         <is>
-          <t>IR5</t>
+          <t>215</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E183" s="5" t="n">
-        <v>46293.16666666666</v>
+        <v>46340.79166666666</v>
       </c>
       <c r="F183" s="4" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>646S</t>
         </is>
       </c>
       <c r="G183" s="5" t="n">
-        <v>46293.75</v>
+        <v>46341.79166666666</v>
       </c>
       <c r="H183" s="4" t="n"/>
       <c r="I183" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 20:00</t>
+          <t>14 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J183" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 20:00</t>
+          <t>14 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K183" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 04:00</t>
+          <t>14 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L183" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 20:00</t>
+          <t>14 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="n">
         <v>183</v>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>NATAL</t>
+          <t>ZHONG GU CHANG CHUN</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>GF4</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
-          <t>COS</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E184" s="3" t="n">
-        <v>46293.20833333334</v>
+        <v>46340.79166666666</v>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
-          <t>151W</t>
+          <t>647N</t>
         </is>
       </c>
       <c r="G184" s="3" t="n">
-        <v>46294.33333333334</v>
+        <v>46342.04166666666</v>
       </c>
       <c r="H184" s="2" t="n"/>
       <c r="I184" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 21:00</t>
+          <t>14 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J184" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 21:00</t>
+          <t>14 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K184" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 05:00</t>
+          <t>14 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L184" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 21:00</t>
+          <t>14 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="4" t="n">
         <v>184</v>
       </c>
       <c r="B185" s="4" t="inlineStr">
         <is>
-          <t>SAVANNAH</t>
+          <t>BRICKELL</t>
         </is>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
-          <t>B3V</t>
+          <t>U7U</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E185" s="5" t="n">
-        <v>46293.29166666666</v>
+        <v>46340.79166666666</v>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>647N</t>
         </is>
       </c>
       <c r="G185" s="5" t="n">
-        <v>46294.875</v>
+        <v>46342.04166666666</v>
       </c>
       <c r="H185" s="4" t="n"/>
       <c r="I185" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 23:00</t>
+          <t>14 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J185" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 23:00</t>
+          <t>14 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K185" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 07:00</t>
+          <t>14 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L185" s="4" t="inlineStr">
         <is>
-          <t>27 Sep 2026 23:00</t>
+          <t>14 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="n">
         <v>185</v>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
-          <t>ZHONG GU TIAN JIN</t>
+          <t>MAERSK VICTORIA</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
-          <t>ZGTJ</t>
+          <t>KB1</t>
         </is>
       </c>
       <c r="D186" s="2" t="inlineStr">
         <is>
-          <t>SIS</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E186" s="3" t="n">
-        <v>46293.29166666666</v>
+        <v>46340.91666666666</v>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
-          <t>640S</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G186" s="3" t="n">
-        <v>46294.625</v>
+        <v>46341.95833333334</v>
       </c>
       <c r="H186" s="2" t="n"/>
       <c r="I186" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 23:00</t>
+          <t>14 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J186" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 23:00</t>
+          <t>14 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K186" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 07:00</t>
+          <t>14 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L186" s="2" t="inlineStr">
         <is>
-          <t>27 Sep 2026 23:00</t>
+          <t>14 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="4" t="n">
         <v>186</v>
       </c>
       <c r="B187" s="4" t="inlineStr">
         <is>
-          <t>ESL DANA</t>
+          <t>ZEBRA</t>
         </is>
       </c>
       <c r="C187" s="4" t="inlineStr">
         <is>
-          <t>MI7</t>
+          <t>87C</t>
         </is>
       </c>
       <c r="D187" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E187" s="5" t="n">
-        <v>46293.33333333334</v>
+        <v>46340.95833333334</v>
       </c>
       <c r="F187" s="4" t="inlineStr">
         <is>
-          <t>640N</t>
+          <t>646W</t>
         </is>
       </c>
       <c r="G187" s="5" t="n">
-        <v>46294.54166666666</v>
+        <v>46342.20833333334</v>
       </c>
       <c r="H187" s="4" t="n"/>
       <c r="I187" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 00:00</t>
+          <t>14 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="J187" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 00:00</t>
+          <t>14 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="K187" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 08:00</t>
+          <t>14 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="L187" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 00:00</t>
+          <t>14 Nov 2026 15:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="n">
         <v>187</v>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
-          <t>MAERSK VILNIUS</t>
+          <t>TYGRA</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>014</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E188" s="3" t="n">
-        <v>46293.33333333334</v>
+        <v>46341.04166666666</v>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>646S</t>
         </is>
       </c>
       <c r="G188" s="3" t="n">
-        <v>46294.33333333334</v>
+        <v>46341.75</v>
       </c>
       <c r="H188" s="2" t="n"/>
       <c r="I188" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 00:00</t>
+          <t>14 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J188" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 00:00</t>
+          <t>14 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K188" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 08:00</t>
+          <t>15 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L188" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 00:00</t>
+          <t>14 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="4" t="n">
         <v>188</v>
       </c>
       <c r="B189" s="4" t="inlineStr">
         <is>
-          <t>BARGE PSB V</t>
+          <t>MAERSK WALLIS</t>
         </is>
       </c>
       <c r="C189" s="4" t="inlineStr">
         <is>
-          <t>PSB</t>
+          <t>V6U</t>
         </is>
       </c>
       <c r="D189" s="4" t="inlineStr">
         <is>
-          <t>MXM</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E189" s="5" t="n">
-        <v>46293.33333333334</v>
+        <v>46341.04166666666</v>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
-          <t>2623</t>
+          <t>646N</t>
         </is>
       </c>
       <c r="G189" s="5" t="n">
-        <v>46294.29166666666</v>
+        <v>46341.95833333334</v>
       </c>
       <c r="H189" s="4" t="n"/>
       <c r="I189" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 00:00</t>
+          <t>14 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J189" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 00:00</t>
+          <t>14 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K189" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 08:00</t>
+          <t>15 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L189" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 00:00</t>
+          <t>14 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="n">
         <v>189</v>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
-          <t>NORDSERAPHINA</t>
+          <t>X-PRESS BARDSEY</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
-          <t>NSP</t>
+          <t>XPBS</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>SIS</t>
         </is>
       </c>
       <c r="E190" s="3" t="n">
-        <v>46293.54166666666</v>
+        <v>46341.125</v>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
-          <t>2636N</t>
+          <t>26044W</t>
         </is>
       </c>
       <c r="G190" s="3" t="n">
-        <v>46294.5</v>
-[...5 lines deleted...]
-      </c>
+        <v>46341.75</v>
+      </c>
+      <c r="H190" s="2" t="n"/>
       <c r="I190" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 05:00</t>
+          <t>14 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="J190" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 05:00</t>
+          <t>14 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="K190" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 13:00</t>
+          <t>15 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="L190" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 05:00</t>
+          <t>14 Nov 2026 19:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="4" t="n">
         <v>190</v>
       </c>
       <c r="B191" s="4" t="inlineStr">
         <is>
-          <t>MARIT MAERSK</t>
+          <t>AKA BHUM</t>
         </is>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
-          <t>2AM</t>
+          <t>MJ9</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E191" s="5" t="n">
-        <v>46293.625</v>
+        <v>46341.29166666666</v>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
-          <t>638W</t>
+          <t>647N</t>
         </is>
       </c>
       <c r="G191" s="5" t="n">
-        <v>46295.875</v>
+        <v>46342.75</v>
       </c>
       <c r="H191" s="4" t="n"/>
       <c r="I191" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 07:00</t>
+          <t>14 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J191" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 07:00</t>
-[...2 lines deleted...]
-      <c r="K191" s="4" t="inlineStr"/>
+          <t>14 Nov 2026 23:00</t>
+        </is>
+      </c>
+      <c r="K191" s="4" t="inlineStr">
+        <is>
+          <t>15 Nov 2026 07:00</t>
+        </is>
+      </c>
       <c r="L191" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 07:00</t>
+          <t>14 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="n">
         <v>191</v>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
-          <t>MAERSK HOUSTON</t>
+          <t>BERLIN MAERSK</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
-          <t>K1O</t>
+          <t>DN2</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E192" s="3" t="n">
-        <v>46293.79166666666</v>
+        <v>46341.29166666666</v>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
-          <t>638W</t>
+          <t>642W</t>
         </is>
       </c>
       <c r="G192" s="3" t="n">
-        <v>46294.875</v>
+        <v>46342.45833333334</v>
       </c>
       <c r="H192" s="2" t="n"/>
       <c r="I192" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 11:00</t>
+          <t>14 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J192" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 11:00</t>
+          <t>14 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K192" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 19:00</t>
+          <t>15 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L192" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 11:00</t>
+          <t>14 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="4" t="n">
         <v>192</v>
       </c>
       <c r="B193" s="4" t="inlineStr">
         <is>
-          <t>IRENES RAY</t>
+          <t>LITTLE CONCERT</t>
         </is>
       </c>
       <c r="C193" s="4" t="inlineStr">
         <is>
-          <t>L1T</t>
+          <t>LCO</t>
         </is>
       </c>
       <c r="D193" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E193" s="5" t="n">
-        <v>46293.79166666666</v>
+        <v>46341.29166666666</v>
       </c>
       <c r="F193" s="4" t="inlineStr">
         <is>
-          <t>640E</t>
+          <t>647N</t>
         </is>
       </c>
       <c r="G193" s="5" t="n">
-        <v>46294.70833333334</v>
-[...1 lines deleted...]
-      <c r="H193" s="4" t="n"/>
+        <v>46342.16666666666</v>
+      </c>
+      <c r="H193" s="4" t="inlineStr">
+        <is>
+          <t>26ANL5</t>
+        </is>
+      </c>
       <c r="I193" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 11:00</t>
+          <t>14 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J193" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 11:00</t>
+          <t>14 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K193" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 19:00</t>
+          <t>15 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L193" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 11:00</t>
+          <t>14 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="n">
         <v>193</v>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>INFINITI 7</t>
+          <t>MAERSK CAP JERVIS</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
-          <t>INT7</t>
+          <t>I1B</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
-          <t>GUS</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E194" s="3" t="n">
-        <v>46293.79166666666</v>
+        <v>46341.41666666666</v>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
-          <t>J6J04S</t>
+          <t>645W</t>
         </is>
       </c>
       <c r="G194" s="3" t="n">
-        <v>46294.29166666666</v>
+        <v>46342.04166666666</v>
       </c>
       <c r="H194" s="2" t="n"/>
       <c r="I194" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 11:00</t>
+          <t>15 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="J194" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 11:00</t>
+          <t>15 Nov 2026 02:00</t>
         </is>
       </c>
       <c r="K194" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 19:00</t>
+          <t>15 Nov 2026 10:00</t>
         </is>
       </c>
       <c r="L194" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 11:00</t>
+          <t>15 Nov 2026 02:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="4" t="n">
         <v>194</v>
       </c>
       <c r="B195" s="4" t="inlineStr">
         <is>
-          <t>MERKUR HORIZON</t>
+          <t>EVER BREED</t>
         </is>
       </c>
       <c r="C195" s="4" t="inlineStr">
         <is>
-          <t>M4K</t>
+          <t>BRED</t>
         </is>
       </c>
       <c r="D195" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>EMC</t>
         </is>
       </c>
       <c r="E195" s="5" t="n">
-        <v>46293.83333333334</v>
+        <v>46341.54166666666</v>
       </c>
       <c r="F195" s="4" t="inlineStr">
         <is>
-          <t>640W</t>
+          <t>115N</t>
         </is>
       </c>
       <c r="G195" s="5" t="n">
-        <v>46294.58333333334</v>
-[...1 lines deleted...]
-      <c r="H195" s="4" t="n"/>
+        <v>46341.95833333334</v>
+      </c>
+      <c r="H195" s="4" t="inlineStr">
+        <is>
+          <t>26AHA0</t>
+        </is>
+      </c>
       <c r="I195" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 12:00</t>
+          <t>15 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="J195" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 12:00</t>
+          <t>15 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="K195" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 20:00</t>
+          <t>15 Nov 2026 13:00</t>
         </is>
       </c>
       <c r="L195" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 12:00</t>
+          <t>15 Nov 2026 05:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="n">
         <v>195</v>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>EVERLASTING VIRTUE</t>
+          <t>MAERSK VALLVIK</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
-          <t>LAST</t>
+          <t>922</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
-          <t>CMA</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E196" s="3" t="n">
-        <v>46293.83333333334</v>
+        <v>46341.79166666666</v>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
-          <t>O6W1</t>
+          <t>647N</t>
         </is>
       </c>
       <c r="G196" s="3" t="n">
-        <v>46294.58333333334</v>
+        <v>46342.70833333334</v>
       </c>
       <c r="H196" s="2" t="n"/>
       <c r="I196" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 12:00</t>
+          <t>15 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J196" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 12:00</t>
+          <t>15 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K196" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 20:00</t>
+          <t>15 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L196" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 12:00</t>
+          <t>15 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="4" t="n">
         <v>196</v>
       </c>
       <c r="B197" s="4" t="inlineStr">
         <is>
-          <t>MSC BEIRA IV</t>
+          <t>INFINITI 1801</t>
         </is>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
-          <t>MBEI</t>
+          <t>I1IU</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
-          <t>MSC</t>
+          <t>GUS</t>
         </is>
       </c>
       <c r="E197" s="5" t="n">
-        <v>46293.83333333334</v>
+        <v>46341.91666666666</v>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
-          <t>639R</t>
+          <t>D6L03S</t>
         </is>
       </c>
       <c r="G197" s="5" t="n">
-        <v>46294.33333333334</v>
+        <v>46342.29166666666</v>
       </c>
       <c r="H197" s="4" t="n"/>
       <c r="I197" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 12:00</t>
+          <t>15 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J197" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 12:00</t>
+          <t>15 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K197" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 20:00</t>
+          <t>15 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L197" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 12:00</t>
+          <t>15 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="n">
         <v>197</v>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
-          <t>ORNELLA</t>
+          <t>EVER OUTWIT</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
-          <t>IR5</t>
+          <t>OTWT</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>EMC</t>
         </is>
       </c>
       <c r="E198" s="3" t="n">
-        <v>46294.04166666666</v>
+        <v>46342</v>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
-          <t>640N</t>
+          <t>064S</t>
         </is>
       </c>
       <c r="G198" s="3" t="n">
-        <v>46294.75</v>
-[...1 lines deleted...]
-      <c r="H198" s="2" t="n"/>
+        <v>46342.625</v>
+      </c>
+      <c r="H198" s="2" t="inlineStr">
+        <is>
+          <t>26ACYC</t>
+        </is>
+      </c>
       <c r="I198" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 17:00</t>
+          <t>15 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="J198" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 17:00</t>
-[...2 lines deleted...]
-      <c r="K198" s="2" t="inlineStr"/>
+          <t>15 Nov 2026 16:00</t>
+        </is>
+      </c>
+      <c r="K198" s="2" t="inlineStr">
+        <is>
+          <t>16 Nov 2026 00:00</t>
+        </is>
+      </c>
       <c r="L198" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 17:00</t>
+          <t>15 Nov 2026 16:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="4" t="n">
         <v>198</v>
       </c>
       <c r="B199" s="4" t="inlineStr">
         <is>
-          <t>WIDE INDIA</t>
+          <t>MAERSK HORSBURGH</t>
         </is>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
-          <t>WIA</t>
+          <t>Y63</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E199" s="5" t="n">
-        <v>46294.04166666666</v>
+        <v>46342.00069444445</v>
       </c>
       <c r="F199" s="4" t="inlineStr">
         <is>
-          <t>640S</t>
+          <t>645W</t>
         </is>
       </c>
       <c r="G199" s="5" t="n">
-        <v>46295.04166666666</v>
+        <v>46343.70833333334</v>
       </c>
       <c r="H199" s="4" t="n"/>
       <c r="I199" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 17:00</t>
+          <t>15 Nov 2026 16:01</t>
         </is>
       </c>
       <c r="J199" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 17:00</t>
+          <t>15 Nov 2026 16:01</t>
         </is>
       </c>
       <c r="K199" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 01:00</t>
+          <t>16 Nov 2026 00:01</t>
         </is>
       </c>
       <c r="L199" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 17:00</t>
+          <t>15 Nov 2026 16:01</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="n">
         <v>199</v>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
-          <t>MAERSK NASSJO</t>
+          <t>MAERSK BISCAYNE</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
-          <t>ER7</t>
+          <t>U1B</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E200" s="3" t="n">
-        <v>46294.04166666666</v>
+        <v>46342.04166666666</v>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
-          <t>637D</t>
+          <t>647S</t>
         </is>
       </c>
       <c r="G200" s="3" t="n">
-        <v>46295.33333333334</v>
+        <v>46342.70833333334</v>
       </c>
       <c r="H200" s="2" t="n"/>
       <c r="I200" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 17:00</t>
+          <t>15 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J200" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 17:00</t>
-[...6 lines deleted...]
-      </c>
+          <t>15 Nov 2026 17:00</t>
+        </is>
+      </c>
+      <c r="K200" s="2" t="inlineStr"/>
       <c r="L200" s="2" t="inlineStr">
         <is>
-          <t>28 Sep 2026 17:00</t>
+          <t>15 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="4" t="n">
         <v>200</v>
       </c>
       <c r="B201" s="4" t="inlineStr">
         <is>
-          <t>MAERSK YOKOHAMA</t>
+          <t>AS SOPHIA</t>
         </is>
       </c>
       <c r="C201" s="4" t="inlineStr">
         <is>
-          <t>ES0</t>
+          <t>U7M</t>
         </is>
       </c>
       <c r="D201" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E201" s="5" t="n">
-        <v>46294.16666666666</v>
+        <v>46342.04166666666</v>
       </c>
       <c r="F201" s="4" t="inlineStr">
         <is>
-          <t>563A</t>
+          <t>647N</t>
         </is>
       </c>
       <c r="G201" s="5" t="n">
-        <v>46295.16666666666</v>
+        <v>46342.875</v>
       </c>
       <c r="H201" s="4" t="n"/>
       <c r="I201" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 20:00</t>
+          <t>15 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J201" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 20:00</t>
+          <t>15 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K201" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 04:00</t>
+          <t>16 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L201" s="4" t="inlineStr">
         <is>
-          <t>28 Sep 2026 20:00</t>
+          <t>15 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="n">
         <v>201</v>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
-          <t>MAERSK CAPE COAST</t>
+          <t>AREOPOLIS</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>TNV</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>COS</t>
         </is>
       </c>
       <c r="E202" s="3" t="n">
-        <v>46294.41666666666</v>
+        <v>46342.20833333334</v>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
-          <t>640W</t>
+          <t>459W</t>
         </is>
       </c>
       <c r="G202" s="3" t="n">
-        <v>46295.66666666666</v>
+        <v>46343.33333333334</v>
       </c>
       <c r="H202" s="2" t="n"/>
       <c r="I202" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 02:00</t>
+          <t>15 Nov 2026 21:00</t>
         </is>
       </c>
       <c r="J202" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 02:00</t>
+          <t>15 Nov 2026 21:00</t>
         </is>
       </c>
       <c r="K202" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 10:00</t>
+          <t>16 Nov 2026 05:00</t>
         </is>
       </c>
       <c r="L202" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 02:00</t>
+          <t>15 Nov 2026 21:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="4" t="n">
         <v>202</v>
       </c>
       <c r="B203" s="4" t="inlineStr">
         <is>
-          <t>MAERSK VERACRUZ</t>
+          <t>SINGAPORE EXPRESS</t>
         </is>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
-          <t>Z9F</t>
+          <t>SNX</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E203" s="5" t="n">
-        <v>46294.54166666666</v>
+        <v>46342.29166666666</v>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
-          <t>640N</t>
+          <t>644W</t>
         </is>
       </c>
       <c r="G203" s="5" t="n">
-        <v>46295.375</v>
-[...1 lines deleted...]
-      <c r="H203" s="4" t="n"/>
+        <v>46344.29166666666</v>
+      </c>
+      <c r="H203" s="4" t="inlineStr">
+        <is>
+          <t>26AQV3</t>
+        </is>
+      </c>
       <c r="I203" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 05:00</t>
+          <t>15 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J203" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 05:00</t>
+          <t>15 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K203" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 13:00</t>
+          <t>16 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L203" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 05:00</t>
+          <t>15 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="n">
         <v>203</v>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
-          <t>ALETTE MAERSK</t>
+          <t>AFIF</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
-          <t>V5Q</t>
+          <t>AFI</t>
         </is>
       </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>HLC</t>
         </is>
       </c>
       <c r="E204" s="3" t="n">
-        <v>46294.58333333334</v>
+        <v>46342.29166666666</v>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
-          <t>638W</t>
+          <t>644W</t>
         </is>
       </c>
       <c r="G204" s="3" t="n">
-        <v>46295.83402777778</v>
+        <v>46343.70833333334</v>
       </c>
       <c r="H204" s="2" t="n"/>
       <c r="I204" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 06:00</t>
+          <t>15 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J204" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 06:00</t>
-[...2 lines deleted...]
-      <c r="K204" s="2" t="inlineStr"/>
+          <t>15 Nov 2026 23:00</t>
+        </is>
+      </c>
+      <c r="K204" s="2" t="inlineStr">
+        <is>
+          <t>16 Nov 2026 07:00</t>
+        </is>
+      </c>
       <c r="L204" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 06:00</t>
+          <t>15 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="4" t="n">
         <v>204</v>
       </c>
       <c r="B205" s="4" t="inlineStr">
         <is>
-          <t>MERKUR ARCHIPELAGO</t>
+          <t>HUA XIN 678</t>
         </is>
       </c>
       <c r="C205" s="4" t="inlineStr">
         <is>
-          <t>Q5E</t>
+          <t>HUXI</t>
         </is>
       </c>
       <c r="D205" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>SIS</t>
         </is>
       </c>
       <c r="E205" s="5" t="n">
-        <v>46294.625</v>
+        <v>46342.29166666666</v>
       </c>
       <c r="F205" s="4" t="inlineStr">
         <is>
-          <t>640N</t>
+          <t>647S</t>
         </is>
       </c>
       <c r="G205" s="5" t="n">
-        <v>46295.70833333334</v>
+        <v>46343.33333333334</v>
       </c>
       <c r="H205" s="4" t="n"/>
       <c r="I205" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 07:00</t>
+          <t>15 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="J205" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 07:00</t>
+          <t>15 Nov 2026 23:00</t>
         </is>
       </c>
       <c r="K205" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 15:00</t>
+          <t>16 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="L205" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 07:00</t>
+          <t>15 Nov 2026 23:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="n">
         <v>205</v>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>MCC DANANG</t>
+          <t>SANTA VIOLA</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
-          <t>EQ0</t>
+          <t>MI5</t>
         </is>
       </c>
       <c r="D206" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E206" s="3" t="n">
-        <v>46294.66666666666</v>
+        <v>46342.33333333334</v>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
-          <t>618B</t>
+          <t>647N</t>
         </is>
       </c>
       <c r="G206" s="3" t="n">
-        <v>46295.70833333334</v>
+        <v>46343.54166666666</v>
       </c>
       <c r="H206" s="2" t="n"/>
       <c r="I206" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 08:00</t>
+          <t>16 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="J206" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 08:00</t>
+          <t>16 Nov 2026 00:00</t>
         </is>
       </c>
       <c r="K206" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 16:00</t>
+          <t>16 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="L206" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 08:00</t>
+          <t>16 Nov 2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="4" t="n">
         <v>206</v>
       </c>
       <c r="B207" s="4" t="inlineStr">
         <is>
-          <t>OEL SURYA</t>
+          <t>EVER BOARD</t>
         </is>
       </c>
       <c r="C207" s="4" t="inlineStr">
         <is>
-          <t>Q68</t>
+          <t>BORD</t>
         </is>
       </c>
       <c r="D207" s="4" t="inlineStr">
         <is>
-          <t>MAE</t>
+          <t>EMC</t>
         </is>
       </c>
       <c r="E207" s="5" t="n">
-        <v>46294.66666666666</v>
+        <v>46342.45833333334</v>
       </c>
       <c r="F207" s="4" t="inlineStr">
         <is>
-          <t>639W</t>
+          <t>086N</t>
         </is>
       </c>
       <c r="G207" s="5" t="n">
-        <v>46295</v>
+        <v>46342.79166666666</v>
       </c>
       <c r="H207" s="4" t="n"/>
       <c r="I207" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 08:00</t>
+          <t>16 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="J207" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 08:00</t>
+          <t>16 Nov 2026 03:00</t>
         </is>
       </c>
       <c r="K207" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 16:00</t>
+          <t>16 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="L207" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 08:00</t>
+          <t>16 Nov 2026 03:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="n">
         <v>207</v>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
-          <t>NORTHERN GUARD</t>
+          <t>MARGRETHE MAERSK</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
-          <t>56X</t>
+          <t>1XM</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E208" s="3" t="n">
-        <v>46294.70833333334</v>
+        <v>46342.625</v>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
-          <t>639N</t>
+          <t>645W</t>
         </is>
       </c>
       <c r="G208" s="3" t="n">
-        <v>46295.79166666666</v>
+        <v>46344.875</v>
       </c>
       <c r="H208" s="2" t="n"/>
       <c r="I208" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 09:00</t>
+          <t>16 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="J208" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 09:00</t>
+          <t>16 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="K208" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 17:00</t>
+          <t>16 Nov 2026 15:00</t>
         </is>
       </c>
       <c r="L208" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 09:00</t>
+          <t>16 Nov 2026 07:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="4" t="n">
         <v>208</v>
       </c>
       <c r="B209" s="4" t="inlineStr">
         <is>
-          <t>MARSEILLE MAERSK</t>
+          <t>SPIL NISAKA</t>
         </is>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
-          <t>Y29</t>
+          <t>19X</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E209" s="5" t="n">
-        <v>46294.79166666666</v>
+        <v>46342.72916666666</v>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
-          <t>634E</t>
+          <t>647E</t>
         </is>
       </c>
       <c r="G209" s="5" t="n">
-        <v>46296.75</v>
+        <v>46343</v>
       </c>
       <c r="H209" s="4" t="n"/>
       <c r="I209" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 11:00</t>
+          <t>16 Nov 2026 09:30</t>
         </is>
       </c>
       <c r="J209" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 11:00</t>
+          <t>16 Nov 2026 09:30</t>
         </is>
       </c>
       <c r="K209" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 19:00</t>
+          <t>16 Nov 2026 17:30</t>
         </is>
       </c>
       <c r="L209" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 11:00</t>
+          <t>16 Nov 2026 09:30</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="n">
         <v>209</v>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
-          <t>BEIJING MAERSK</t>
+          <t>MAERSK HAMBURG</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
-          <t>DN3</t>
+          <t>Y68</t>
         </is>
       </c>
       <c r="D210" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E210" s="3" t="n">
-        <v>46294.79166666666</v>
+        <v>46342.79166666666</v>
       </c>
       <c r="F210" s="2" t="inlineStr">
         <is>
-          <t>637W</t>
+          <t>645W</t>
         </is>
       </c>
       <c r="G210" s="3" t="n">
-        <v>46295.70833333334</v>
+        <v>46343.875</v>
       </c>
       <c r="H210" s="2" t="n"/>
       <c r="I210" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 11:00</t>
+          <t>16 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="J210" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 11:00</t>
+          <t>16 Nov 2026 11:00</t>
         </is>
       </c>
       <c r="K210" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 19:00</t>
+          <t>16 Nov 2026 19:00</t>
         </is>
       </c>
       <c r="L210" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 11:00</t>
+          <t>16 Nov 2026 11:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="4" t="n">
         <v>210</v>
       </c>
       <c r="B211" s="4" t="inlineStr">
         <is>
-          <t>CAT LAI EXPRESS</t>
+          <t>AL QIBLA EXPRESS</t>
         </is>
       </c>
       <c r="C211" s="4" t="inlineStr">
         <is>
-          <t>CTX</t>
+          <t>ALA</t>
         </is>
       </c>
       <c r="D211" s="4" t="inlineStr">
         <is>
           <t>HLC</t>
         </is>
       </c>
       <c r="E211" s="5" t="n">
-        <v>46295</v>
+        <v>46342.91666666666</v>
       </c>
       <c r="F211" s="4" t="inlineStr">
         <is>
-          <t>2638N</t>
+          <t>645E</t>
         </is>
       </c>
       <c r="G211" s="5" t="n">
-        <v>46296</v>
+        <v>46343.66666666666</v>
       </c>
       <c r="H211" s="4" t="n"/>
       <c r="I211" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 16:00</t>
+          <t>16 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J211" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 16:00</t>
+          <t>16 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K211" s="4" t="inlineStr">
         <is>
-          <t>30 Sep 2026 00:00</t>
+          <t>16 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L211" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 16:00</t>
+          <t>16 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="n">
         <v>211</v>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
-          <t>HE YUAN SHUN 89</t>
+          <t>INFINITI 7</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
-          <t>HEYS</t>
+          <t>INT7</t>
         </is>
       </c>
       <c r="D212" s="2" t="inlineStr">
         <is>
-          <t>SIS</t>
+          <t>GUS</t>
         </is>
       </c>
       <c r="E212" s="3" t="n">
-        <v>46295.29166666666</v>
+        <v>46342.91666666666</v>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
-          <t>640S</t>
+          <t>E6L03S</t>
         </is>
       </c>
       <c r="G212" s="3" t="n">
-        <v>46296.29166666666</v>
+        <v>46343.29166666666</v>
       </c>
       <c r="H212" s="2" t="n"/>
       <c r="I212" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 23:00</t>
+          <t>16 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="J212" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 23:00</t>
+          <t>16 Nov 2026 14:00</t>
         </is>
       </c>
       <c r="K212" s="2" t="inlineStr">
         <is>
-          <t>30 Sep 2026 07:00</t>
+          <t>16 Nov 2026 22:00</t>
         </is>
       </c>
       <c r="L212" s="2" t="inlineStr">
         <is>
-          <t>29 Sep 2026 23:00</t>
+          <t>16 Nov 2026 14:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="4" t="n">
         <v>212</v>
       </c>
       <c r="B213" s="4" t="inlineStr">
         <is>
-          <t>BARGE PACIFIC SUN 5</t>
+          <t>MAERSK NASSJO</t>
         </is>
       </c>
       <c r="C213" s="4" t="inlineStr">
         <is>
-          <t>PC55</t>
+          <t>ER7</t>
         </is>
       </c>
       <c r="D213" s="4" t="inlineStr">
         <is>
-          <t>MXM</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E213" s="5" t="n">
-        <v>46295.29166666666</v>
+        <v>46343.04166666666</v>
       </c>
       <c r="F213" s="4" t="inlineStr">
         <is>
-          <t>2613</t>
+          <t>639D</t>
         </is>
       </c>
       <c r="G213" s="5" t="n">
-        <v>46296.29166666666</v>
+        <v>46344.33333333334</v>
       </c>
       <c r="H213" s="4" t="n"/>
       <c r="I213" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 23:00</t>
+          <t>16 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J213" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 23:00</t>
+          <t>16 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K213" s="4" t="inlineStr">
         <is>
-          <t>30 Sep 2026 07:00</t>
+          <t>17 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L213" s="4" t="inlineStr">
         <is>
-          <t>29 Sep 2026 23:00</t>
+          <t>16 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="n">
         <v>213</v>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
-          <t>MAERSK CONAKRY</t>
+          <t>ORNELLA</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
-          <t>008</t>
+          <t>IR5</t>
         </is>
       </c>
       <c r="D214" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E214" s="3" t="n">
-        <v>46295.33333333334</v>
+        <v>46343.04166666666</v>
       </c>
       <c r="F214" s="2" t="inlineStr">
         <is>
-          <t>639W</t>
+          <t>647N</t>
         </is>
       </c>
       <c r="G214" s="3" t="n">
-        <v>46295.95833333334</v>
+        <v>46343.75</v>
       </c>
       <c r="H214" s="2" t="n"/>
       <c r="I214" s="2" t="inlineStr">
         <is>
-          <t>30 Sep 2026 00:00</t>
+          <t>16 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="J214" s="2" t="inlineStr">
         <is>
-          <t>30 Sep 2026 00:00</t>
+          <t>16 Nov 2026 17:00</t>
         </is>
       </c>
       <c r="K214" s="2" t="inlineStr">
         <is>
-          <t>30 Sep 2026 08:00</t>
+          <t>17 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="L214" s="2" t="inlineStr">
         <is>
-          <t>30 Sep 2026 00:00</t>
+          <t>16 Nov 2026 17:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="4" t="n">
         <v>214</v>
       </c>
       <c r="B215" s="4" t="inlineStr">
         <is>
-          <t>ARCHER</t>
+          <t>SAVANNAH</t>
         </is>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
-          <t>U7L</t>
+          <t>B3V</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E215" s="5" t="n">
-        <v>46295.66666666666</v>
+        <v>46343.22916666666</v>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
-          <t>640N</t>
+          <t>647N</t>
         </is>
       </c>
       <c r="G215" s="5" t="n">
-        <v>46296.5</v>
+        <v>46344.95833333334</v>
       </c>
       <c r="H215" s="4" t="n"/>
       <c r="I215" s="4" t="inlineStr">
         <is>
-          <t>30 Sep 2026 08:00</t>
+          <t>16 Nov 2026 21:30</t>
         </is>
       </c>
       <c r="J215" s="4" t="inlineStr">
         <is>
-          <t>30 Sep 2026 08:00</t>
+          <t>16 Nov 2026 21:30</t>
         </is>
       </c>
       <c r="K215" s="4" t="inlineStr">
         <is>
-          <t>30 Sep 2026 16:00</t>
+          <t>17 Nov 2026 05:30</t>
         </is>
       </c>
       <c r="L215" s="4" t="inlineStr">
         <is>
-          <t>30 Sep 2026 08:00</t>
+          <t>16 Nov 2026 21:30</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="n">
         <v>215</v>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
-          <t>NORDSERAPHINA</t>
+          <t>MEHUIN</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
-          <t>NSP</t>
+          <t>MEH</t>
         </is>
       </c>
       <c r="D216" s="2" t="inlineStr">
         <is>
           <t>HLC</t>
         </is>
       </c>
       <c r="E216" s="3" t="n">
-        <v>46295.66666666666</v>
+        <v>46343.375</v>
       </c>
       <c r="F216" s="2" t="inlineStr">
         <is>
-          <t>2637N</t>
+          <t>647S</t>
         </is>
       </c>
       <c r="G216" s="3" t="n">
-        <v>46296.04166666666</v>
+        <v>46344.20833333334</v>
       </c>
       <c r="H216" s="2" t="n"/>
       <c r="I216" s="2" t="inlineStr">
         <is>
-          <t>30 Sep 2026 08:00</t>
+          <t>17 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="J216" s="2" t="inlineStr">
         <is>
-          <t>30 Sep 2026 08:00</t>
+          <t>17 Nov 2026 01:00</t>
         </is>
       </c>
       <c r="K216" s="2" t="inlineStr">
         <is>
-          <t>30 Sep 2026 16:00</t>
+          <t>17 Nov 2026 09:00</t>
         </is>
       </c>
       <c r="L216" s="2" t="inlineStr">
         <is>
-          <t>30 Sep 2026 08:00</t>
+          <t>17 Nov 2026 01:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="4" t="n">
         <v>216</v>
       </c>
       <c r="B217" s="4" t="inlineStr">
         <is>
-          <t>SHIJING</t>
+          <t>MAERSK VERACRUZ</t>
         </is>
       </c>
       <c r="C217" s="4" t="inlineStr">
         <is>
-          <t>09A</t>
+          <t>Z9F</t>
         </is>
       </c>
       <c r="D217" s="4" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E217" s="5" t="n">
-        <v>46295.79166666666</v>
+        <v>46343.47916666666</v>
       </c>
       <c r="F217" s="4" t="inlineStr">
         <is>
-          <t>640W</t>
+          <t>647N</t>
         </is>
       </c>
       <c r="G217" s="5" t="n">
-        <v>46296.91666666666</v>
+        <v>46344.95833333334</v>
       </c>
       <c r="H217" s="4" t="n"/>
       <c r="I217" s="4" t="inlineStr">
         <is>
-          <t>30 Sep 2026 11:00</t>
+          <t>17 Nov 2026 03:30</t>
         </is>
       </c>
       <c r="J217" s="4" t="inlineStr">
         <is>
-          <t>30 Sep 2026 11:00</t>
+          <t>17 Nov 2026 03:30</t>
         </is>
       </c>
       <c r="K217" s="4" t="inlineStr">
         <is>
-          <t>30 Sep 2026 19:00</t>
+          <t>17 Nov 2026 11:30</t>
         </is>
       </c>
       <c r="L217" s="4" t="inlineStr">
         <is>
-          <t>30 Sep 2026 11:00</t>
+          <t>17 Nov 2026 03:30</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="n">
         <v>217</v>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
-          <t>MAERSK KWANGYANG</t>
+          <t>NORTHERN GUARD</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
-          <t>EO3</t>
+          <t>56X</t>
         </is>
       </c>
       <c r="D218" s="2" t="inlineStr">
         <is>
           <t>MAE</t>
         </is>
       </c>
       <c r="E218" s="3" t="n">
-        <v>46295.79166666666</v>
+        <v>46343.625</v>
       </c>
       <c r="F218" s="2" t="inlineStr">
         <is>
-          <t>628S</t>
+          <t>647N</t>
         </is>
       </c>
       <c r="G218" s="3" t="n">
-        <v>46296.375</v>
+        <v>46344.70833333334</v>
       </c>
       <c r="H218" s="2" t="n"/>
       <c r="I218" s="2" t="inlineStr">
         <is>
-          <t>30 Sep 2026 11:00</t>
+          <t>17 Nov 2026 07:00</t>
         </is>
       </c>
       <c r="J218" s="2" t="inlineStr">
         <is>
-          <t>30 Sep 2026 11:00</t>
-[...6 lines deleted...]
-      </c>
+          <t>17 Nov 2026 07:00</t>
+        </is>
+      </c>
+      <c r="K218" s="2" t="inlineStr"/>
       <c r="L218" s="2" t="inlineStr">
         <is>
-          <t>30 Sep 2026 11:00</t>
+          <t>17 Nov 2026 07:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="4" t="n">
         <v>218</v>
       </c>
       <c r="B219" s="4" t="inlineStr">
         <is>
-          <t>HAMBURG EXPRESS</t>
+          <t>MCC DANANG</t>
         </is>
       </c>
       <c r="C219" s="4" t="inlineStr">
         <is>
-          <t>HBX</t>
+          <t>EQ0</t>
         </is>
       </c>
       <c r="D219" s="4" t="inlineStr">
         <is>
-          <t>HLC</t>
+          <t>MAE</t>
         </is>
       </c>
       <c r="E219" s="5" t="n">
-        <v>46295.79166666666</v>
+        <v>46343.66666666666</v>
       </c>
       <c r="F219" s="4" t="inlineStr">
         <is>
-          <t>638W</t>
+          <t>620B</t>
         </is>
       </c>
       <c r="G219" s="5" t="n">
-        <v>46297.83333333334</v>
+        <v>46344.70833333334</v>
       </c>
       <c r="H219" s="4" t="n"/>
       <c r="I219" s="4" t="inlineStr">
         <is>
-          <t>30 Sep 2026 11:00</t>
+          <t>17 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="J219" s="4" t="inlineStr">
         <is>
-          <t>30 Sep 2026 11:00</t>
+          <t>17 Nov 2026 08:00</t>
         </is>
       </c>
       <c r="K219" s="4" t="inlineStr">
         <is>
-          <t>30 Sep 2026 19:00</t>
+          <t>17 Nov 2026 16:00</t>
         </is>
       </c>
       <c r="L219" s="4" t="inlineStr">
         <is>
-          <t>30 Sep 2026 11:00</t>
-[...831 lines deleted...]
-          <t>02 Oct 2026 02:00</t>
+          <t>17 Nov 2026 08:00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>